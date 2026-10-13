--- v0 (2026-05-28)
+++ v1 (2026-10-13)
@@ -1,1121 +1,1850 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3220FE49" w14:textId="1A3B68C3" w:rsidR="00315926" w:rsidRPr="000C7252" w:rsidRDefault="00315926" w:rsidP="00315926">
+    <w:p w14:paraId="707B78D6" w14:textId="3F642EDF" w:rsidR="00B80E90" w:rsidRPr="00B80E90" w:rsidRDefault="00B80E90" w:rsidP="00B80E90">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7252">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00B80E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Standing Order Mandate</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36C8159B" w14:textId="77777777" w:rsidR="00315926" w:rsidRPr="000C7252" w:rsidRDefault="00315926" w:rsidP="00315926">
+    <w:p w14:paraId="28667FB4" w14:textId="77777777" w:rsidR="00B80E90" w:rsidRPr="00B80E90" w:rsidRDefault="00B80E90" w:rsidP="009C0C32">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34F1A20B" w14:textId="3F81386C" w:rsidR="00315926" w:rsidRPr="000C7252" w:rsidRDefault="00315926" w:rsidP="00315926">
+    <w:p w14:paraId="4C533909" w14:textId="110B6F75" w:rsidR="007E75D5" w:rsidRPr="00B62CD9" w:rsidRDefault="007E75D5" w:rsidP="009C0C32">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:i/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7252">
-[...44 lines deleted...]
-        <w:t>Name &amp; Branch of Bank)</w:t>
+      <w:r w:rsidRPr="00B62CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>To the Manager:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34E24575" w14:textId="5B5E54C9" w:rsidR="00315926" w:rsidRPr="000C7252" w:rsidRDefault="00315926" w:rsidP="00315926">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9060"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B80E90" w:rsidRPr="00B62CD9" w14:paraId="593D125A" w14:textId="77777777" w:rsidTr="003465AC">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9060" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="014BEFD9" w14:textId="5FC09C54" w:rsidR="00B80E90" w:rsidRPr="00B62CD9" w:rsidRDefault="00B80E90" w:rsidP="009C0C32">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62CD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bank Name and Address:  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B80E90" w:rsidRPr="00B80E90" w14:paraId="70E7AE16" w14:textId="77777777" w:rsidTr="003465AC">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9060" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F5DB38" w14:textId="77777777" w:rsidR="00B80E90" w:rsidRPr="00B80E90" w:rsidRDefault="00B80E90" w:rsidP="009C0C32">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B80E90" w:rsidRPr="00B80E90" w14:paraId="5B3BB139" w14:textId="77777777" w:rsidTr="003465AC">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9060" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="030E6B6C" w14:textId="77777777" w:rsidR="00B80E90" w:rsidRPr="00B80E90" w:rsidRDefault="00B80E90" w:rsidP="009C0C32">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B80E90" w:rsidRPr="00B80E90" w14:paraId="660A19D4" w14:textId="77777777" w:rsidTr="003465AC">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9060" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C0AD13F" w14:textId="77777777" w:rsidR="00B80E90" w:rsidRPr="00B80E90" w:rsidRDefault="00B80E90" w:rsidP="009C0C32">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7039EC91" w14:textId="77777777" w:rsidR="00326C65" w:rsidRPr="00B80E90" w:rsidRDefault="00326C65" w:rsidP="009C0C32">
       <w:pPr>
-        <w:tabs>
-[...25 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A1FEC0C" w14:textId="77777777" w:rsidR="00315926" w:rsidRPr="000C7252" w:rsidRDefault="00315926" w:rsidP="00315926">
+    <w:p w14:paraId="79356531" w14:textId="02C97AF2" w:rsidR="00326C65" w:rsidRPr="00B62CD9" w:rsidRDefault="00B80E90" w:rsidP="009C0C32">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:b/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7252">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Please pay: </w:t>
+      <w:r w:rsidRPr="00B62CD9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>I/We hereby authorise and request</w:t>
+      </w:r>
+      <w:r w:rsidR="000B4EB7" w:rsidRPr="00B62CD9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you to debit my / our </w:t>
+      </w:r>
+      <w:r w:rsidR="007C175E" w:rsidRPr="00B62CD9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>account:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05AF4894" w14:textId="77777777" w:rsidR="00315926" w:rsidRPr="000C7252" w:rsidRDefault="00315926" w:rsidP="00315926">
+    <w:p w14:paraId="35C6D385" w14:textId="77777777" w:rsidR="007C175E" w:rsidRDefault="007C175E" w:rsidP="009C0C32">
       <w:pPr>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="307FFC6E" w14:textId="77777777" w:rsidR="00315926" w:rsidRPr="000C7252" w:rsidRDefault="00315926" w:rsidP="00315926">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9067" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2122"/>
+        <w:gridCol w:w="6945"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00304E10" w14:paraId="436B4B24" w14:textId="77777777" w:rsidTr="00F87860">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B18CA87" w14:textId="611CBBE8" w:rsidR="00304E10" w:rsidRPr="00387D6C" w:rsidRDefault="00304E10" w:rsidP="009C0C32">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00387D6C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Account Name</w:t>
+            </w:r>
+            <w:r w:rsidR="00C75424">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36887C38" w14:textId="77777777" w:rsidR="00304E10" w:rsidRDefault="00304E10" w:rsidP="009C0C32">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6299DF37" w14:textId="36E144CA" w:rsidR="00304E10" w:rsidRDefault="00304E10" w:rsidP="009C0C32">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4CD7E6D7" w14:textId="77777777" w:rsidR="0026688F" w:rsidRPr="00B80E90" w:rsidRDefault="0026688F" w:rsidP="009C0C32">
       <w:pPr>
-        <w:rPr>
-[...22 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22064724" w14:textId="18BC0967" w:rsidR="00315926" w:rsidRPr="000C7252" w:rsidRDefault="00315926" w:rsidP="00315926">
+    <w:p w14:paraId="4DB1D43A" w14:textId="09974C18" w:rsidR="00EB638C" w:rsidRPr="00387D6C" w:rsidRDefault="00EB638C" w:rsidP="009C0C32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7252">
+      <w:r w:rsidRPr="00387D6C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>The sum of:</w:t>
+        <w:t>Account Details:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65E3F037" w14:textId="77777777" w:rsidR="00315926" w:rsidRPr="000C7252" w:rsidRDefault="00315926" w:rsidP="00315926">
+    <w:p w14:paraId="79CBE506" w14:textId="70DAE7B3" w:rsidR="00706EF0" w:rsidRPr="00387D6C" w:rsidRDefault="00706EF0" w:rsidP="009C0C32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00387D6C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Sort Code</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00387D6C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E379E0" w:rsidRPr="00387D6C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Account Number</w:t>
+      </w:r>
+      <w:r w:rsidR="00E379E0" w:rsidRPr="00387D6C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     Amount                            Frequency</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB296F" w:rsidRPr="00387D6C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1555"/>
+        <w:gridCol w:w="2951"/>
+        <w:gridCol w:w="1868"/>
+        <w:gridCol w:w="2638"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00000000" w:rsidRPr="00387D6C" w14:paraId="4AE6CD50" w14:textId="77777777" w:rsidTr="008C5AEA">
+        <w:trPr>
+          <w:trHeight w:val="764"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CCEBF82" w14:textId="77777777" w:rsidR="00706EF0" w:rsidRPr="00387D6C" w:rsidRDefault="00706EF0" w:rsidP="009C0C32">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6295ACC0" w14:textId="77777777" w:rsidR="00706EF0" w:rsidRPr="00387D6C" w:rsidRDefault="00706EF0" w:rsidP="009C0C32">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1868" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23112961" w14:textId="5F7F794B" w:rsidR="00706EF0" w:rsidRPr="00387D6C" w:rsidRDefault="00E379E0" w:rsidP="009C0C32">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00387D6C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>£</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2638" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A2955C9" w14:textId="77777777" w:rsidR="00706EF0" w:rsidRPr="00387D6C" w:rsidRDefault="00E379E0" w:rsidP="009C0C32">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00387D6C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidR="003E6B86" w:rsidRPr="00387D6C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>eekly</w:t>
+            </w:r>
+            <w:r w:rsidR="00C32D7F" w:rsidRPr="00387D6C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Monthly</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="646D29BB" w14:textId="5D36A6A9" w:rsidR="009A3380" w:rsidRPr="00F87860" w:rsidRDefault="00CB175D" w:rsidP="009C0C32">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F87860">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Delete </w:t>
+            </w:r>
+            <w:r w:rsidR="0092056D" w:rsidRPr="00F87860">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+              <w:t>as</w:t>
+            </w:r>
+            <w:r w:rsidR="008F2F6A" w:rsidRPr="00F87860">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> appro</w:t>
+            </w:r>
+            <w:r w:rsidR="00860AD1" w:rsidRPr="00F87860">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidR="00587BFE" w:rsidRPr="00F87860">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+              <w:t>riat</w:t>
+            </w:r>
+            <w:r w:rsidR="00C31CC5" w:rsidRPr="00F87860">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+              <w:t>e)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1DA1CFCA" w14:textId="5A07FA86" w:rsidR="00EB638C" w:rsidRPr="00387D6C" w:rsidRDefault="00E228B8" w:rsidP="009C0C32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00387D6C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00387D6C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006B59E1" w:rsidRPr="00387D6C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006B59E1" w:rsidRPr="00387D6C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006B59E1" w:rsidRPr="00387D6C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006B59E1" w:rsidRPr="00387D6C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006B59E1" w:rsidRPr="00387D6C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006B59E1" w:rsidRPr="00387D6C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00673C35" w:rsidRPr="00387D6C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00673C35" w:rsidRPr="00387D6C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CCEF83D" w14:textId="5E36672D" w:rsidR="009F0A5A" w:rsidRPr="00387D6C" w:rsidRDefault="006054B5" w:rsidP="009C0C32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00387D6C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Start Date</w:t>
+      </w:r>
+      <w:r w:rsidR="009F0A5A" w:rsidRPr="00387D6C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009F0A5A" w:rsidRPr="00387D6C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A850E7" w:rsidRPr="00387D6C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  End Date</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3020"/>
+        <w:gridCol w:w="3020"/>
+        <w:gridCol w:w="3020"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004A28E8" w:rsidRPr="00387D6C" w14:paraId="20725DC3" w14:textId="77777777" w:rsidTr="00051C66">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F4DC866" w14:textId="77777777" w:rsidR="004A28E8" w:rsidRPr="00387D6C" w:rsidRDefault="004A28E8" w:rsidP="009C0C32">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E70DAB9" w14:textId="202D276A" w:rsidR="004A28E8" w:rsidRPr="00387D6C" w:rsidRDefault="004A28E8" w:rsidP="009C0C32">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A83E198" w14:textId="034CEDFC" w:rsidR="004A28E8" w:rsidRPr="00387D6C" w:rsidRDefault="00574A2D" w:rsidP="009C0C32">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00574A2D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A850E7" w:rsidRPr="00387D6C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Until Further Notice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0E3097E2" w14:textId="77777777" w:rsidR="009F0A5A" w:rsidRDefault="009F0A5A" w:rsidP="009C0C32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74835A66" w14:textId="77777777" w:rsidR="00315926" w:rsidRPr="000C7252" w:rsidRDefault="00315926" w:rsidP="00315926">
+    <w:p w14:paraId="391380DD" w14:textId="19033675" w:rsidR="00FA7962" w:rsidRPr="00574A2D" w:rsidRDefault="00FA7962" w:rsidP="009C0C32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7252">
+      <w:r w:rsidRPr="00574A2D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...10 lines deleted...]
-        <w:t>…………………….....</w:t>
+        </w:rPr>
+        <w:t>And Credit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E2FF4E3" w14:textId="77777777" w:rsidR="00315926" w:rsidRPr="000C7252" w:rsidRDefault="00315926" w:rsidP="00315926">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9060"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FA7962" w14:paraId="0D3366CD" w14:textId="77777777" w:rsidTr="00051C66">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9060" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66EC2AD0" w14:textId="1EFF743F" w:rsidR="00FA7962" w:rsidRPr="00B62CD9" w:rsidRDefault="00FA7962" w:rsidP="009C0C32">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62CD9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Aelwyd Housing Association Ltd</w:t>
+            </w:r>
+            <w:r w:rsidR="00811B85" w:rsidRPr="00B62CD9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>, HSBC 114 St Mary Street, Cardiff, CF10 1LF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7F92E144" w14:textId="77777777" w:rsidR="00FA7962" w:rsidRDefault="00FA7962" w:rsidP="009C0C32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40D28FCB" w14:textId="77777777" w:rsidR="00315926" w:rsidRPr="000C7252" w:rsidRDefault="00315926" w:rsidP="00315926">
+    <w:p w14:paraId="09E22EB5" w14:textId="51BEE92C" w:rsidR="0067517F" w:rsidRPr="00387D6C" w:rsidRDefault="0067517F" w:rsidP="009C0C32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7252">
-[...5 lines deleted...]
-        <w:t>………………………………………..……………………………………………………………</w:t>
+      <w:r w:rsidRPr="00387D6C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Sort Code</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00387D6C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00387D6C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00387D6C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00387D6C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00387D6C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">      Account Number</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68E324CD" w14:textId="77777777" w:rsidR="00315926" w:rsidRPr="000C7252" w:rsidRDefault="00315926" w:rsidP="00315926">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4530"/>
+        <w:gridCol w:w="4530"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00177BDC" w:rsidRPr="00387D6C" w14:paraId="3C6E2090" w14:textId="77777777" w:rsidTr="00574A2D">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A38A5BE" w14:textId="423697FC" w:rsidR="00177BDC" w:rsidRPr="00387D6C" w:rsidRDefault="00BC44E1" w:rsidP="009C0C32">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00387D6C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>40-16-18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A3B3507" w14:textId="12D4B948" w:rsidR="00177BDC" w:rsidRPr="00387D6C" w:rsidRDefault="00BC44E1" w:rsidP="009C0C32">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00387D6C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>41255096</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0ABE1359" w14:textId="77777777" w:rsidR="00FA7962" w:rsidRDefault="00FA7962" w:rsidP="009C0C32">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D07C64E" w14:textId="11495519" w:rsidR="00315926" w:rsidRPr="000C7252" w:rsidRDefault="00315926" w:rsidP="00315926">
+    <w:p w14:paraId="0A18540F" w14:textId="67164AB9" w:rsidR="0067517F" w:rsidRPr="00387D6C" w:rsidRDefault="0067517F" w:rsidP="009C0C32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7252">
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> in words)</w:t>
+      <w:r w:rsidRPr="00387D6C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Quoting Reference</w:t>
+      </w:r>
+      <w:r w:rsidR="00822C39" w:rsidRPr="00387D6C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00822C39" w:rsidRPr="00387D6C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00822C39" w:rsidRPr="00387D6C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00822C39" w:rsidRPr="00387D6C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00822C39" w:rsidRPr="00387D6C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">        Your Surname</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E4F8583" w14:textId="77777777" w:rsidR="00315926" w:rsidRPr="000C7252" w:rsidRDefault="00315926" w:rsidP="00315926">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9067" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="420"/>
+        <w:gridCol w:w="420"/>
+        <w:gridCol w:w="420"/>
+        <w:gridCol w:w="420"/>
+        <w:gridCol w:w="420"/>
+        <w:gridCol w:w="420"/>
+        <w:gridCol w:w="420"/>
+        <w:gridCol w:w="420"/>
+        <w:gridCol w:w="420"/>
+        <w:gridCol w:w="420"/>
+        <w:gridCol w:w="420"/>
+        <w:gridCol w:w="4447"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AC440F" w:rsidRPr="00387D6C" w14:paraId="51C9E5AF" w14:textId="77777777" w:rsidTr="005F4DB9">
+        <w:trPr>
+          <w:trHeight w:val="485"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E3F08F7" w14:textId="51328B74" w:rsidR="00AC440F" w:rsidRPr="00387D6C" w:rsidRDefault="00AC440F" w:rsidP="009C0C32">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1347C1E7" w14:textId="77777777" w:rsidR="00AC440F" w:rsidRPr="00387D6C" w:rsidRDefault="00AC440F" w:rsidP="009C0C32">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42E66A0C" w14:textId="77777777" w:rsidR="00AC440F" w:rsidRPr="00387D6C" w:rsidRDefault="00AC440F" w:rsidP="009C0C32">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C7F31DE" w14:textId="77777777" w:rsidR="00AC440F" w:rsidRPr="00387D6C" w:rsidRDefault="00AC440F" w:rsidP="009C0C32">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56A8CD84" w14:textId="77777777" w:rsidR="00AC440F" w:rsidRPr="00387D6C" w:rsidRDefault="00AC440F" w:rsidP="009C0C32">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="275867EB" w14:textId="0AAA31A4" w:rsidR="00AC440F" w:rsidRPr="00387D6C" w:rsidRDefault="00AC440F" w:rsidP="009C0C32">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05976AD5" w14:textId="77777777" w:rsidR="00AC440F" w:rsidRPr="00387D6C" w:rsidRDefault="00AC440F" w:rsidP="009C0C32">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CEA134C" w14:textId="5675058E" w:rsidR="00AC440F" w:rsidRPr="00387D6C" w:rsidRDefault="0061551C" w:rsidP="009C0C32">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00387D6C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AF2FAA3" w14:textId="77777777" w:rsidR="00AC440F" w:rsidRPr="00387D6C" w:rsidRDefault="00AC440F" w:rsidP="009C0C32">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3686299D" w14:textId="77777777" w:rsidR="00AC440F" w:rsidRPr="00387D6C" w:rsidRDefault="00AC440F" w:rsidP="009C0C32">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53F7432D" w14:textId="77777777" w:rsidR="00AC440F" w:rsidRPr="00387D6C" w:rsidRDefault="00AC440F" w:rsidP="009C0C32">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4447" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FD8F8B4" w14:textId="77777777" w:rsidR="00AC440F" w:rsidRPr="00387D6C" w:rsidRDefault="00AC440F" w:rsidP="009C0C32">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5737166B" w14:textId="77777777" w:rsidR="00AD0CB4" w:rsidRPr="00387D6C" w:rsidRDefault="00AD0CB4" w:rsidP="009C0C32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BC1D113" w14:textId="19CAD01C" w:rsidR="00315926" w:rsidRPr="000C7252" w:rsidRDefault="00315926" w:rsidP="00315926">
+    <w:p w14:paraId="42E4B017" w14:textId="1CCE7143" w:rsidR="00AD0CB4" w:rsidRPr="00387D6C" w:rsidRDefault="00AD0CB4" w:rsidP="009C0C32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7252">
-[...41 lines deleted...]
-        <w:t>….</w:t>
+      <w:r w:rsidRPr="00387D6C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Signed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00387D6C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00387D6C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00387D6C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00387D6C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00387D6C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00387D6C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">      Date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="260AEA77" w14:textId="77777777" w:rsidR="00315926" w:rsidRPr="000C7252" w:rsidRDefault="00315926" w:rsidP="00315926">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4530"/>
+        <w:gridCol w:w="4530"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AD0CB4" w14:paraId="2E844254" w14:textId="77777777" w:rsidTr="003C25CA">
+        <w:trPr>
+          <w:trHeight w:val="1121"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0280A524" w14:textId="77777777" w:rsidR="00AD0CB4" w:rsidRDefault="00AD0CB4" w:rsidP="009C0C32">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C4C19BE" w14:textId="77777777" w:rsidR="00AD0CB4" w:rsidRDefault="00AD0CB4" w:rsidP="009C0C32">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="05CEE6F6" w14:textId="77777777" w:rsidR="00AD0CB4" w:rsidRPr="00EB638C" w:rsidRDefault="00AD0CB4" w:rsidP="009C0C32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BD19653" w14:textId="77777777" w:rsidR="00315926" w:rsidRPr="000C7252" w:rsidRDefault="00315926" w:rsidP="00315926">
-[...407 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId6"/>
+    <w:sectPr w:rsidR="00AD0CB4" w:rsidRPr="00EB638C" w:rsidSect="002F3ADF">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="454" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1276" w:right="1418" w:bottom="1843" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="666530D3" w14:textId="77777777" w:rsidR="00DF478E" w:rsidRDefault="00DF478E" w:rsidP="00D53CBB">
+    <w:p w14:paraId="0954A3CF" w14:textId="77777777" w:rsidR="00FB6E9A" w:rsidRDefault="00FB6E9A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03609D3E" w14:textId="77777777" w:rsidR="00DF478E" w:rsidRDefault="00DF478E" w:rsidP="00D53CBB">
+    <w:p w14:paraId="62B0C233" w14:textId="77777777" w:rsidR="00FB6E9A" w:rsidRDefault="00FB6E9A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Book Antiqua">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="71F38830" w14:textId="77777777" w:rsidR="00A40793" w:rsidRDefault="00A40793">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2B25A87F" w14:textId="77777777" w:rsidR="00A40793" w:rsidRDefault="00A40793">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="05F9D3C6" w14:textId="77777777" w:rsidR="00A40793" w:rsidRDefault="00A40793">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D78B8BC" w14:textId="77777777" w:rsidR="00DF478E" w:rsidRDefault="00DF478E" w:rsidP="00D53CBB">
+    <w:p w14:paraId="6B64FF58" w14:textId="77777777" w:rsidR="00FB6E9A" w:rsidRDefault="00FB6E9A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E82F399" w14:textId="77777777" w:rsidR="00DF478E" w:rsidRDefault="00DF478E" w:rsidP="00D53CBB">
+    <w:p w14:paraId="76A2BAA1" w14:textId="77777777" w:rsidR="00FB6E9A" w:rsidRDefault="00FB6E9A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0CADA91A" w14:textId="77777777" w:rsidR="00D53CBB" w:rsidRDefault="00063720">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="614B5D2B" w14:textId="77777777" w:rsidR="00A40793" w:rsidRDefault="00A40793">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3970E088" w14:textId="77777777" w:rsidR="00A40793" w:rsidRDefault="00A40793">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2996AABC" wp14:editId="6C9143DA">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="514F438D" wp14:editId="68DF4672">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:align>left</wp:align>
+            <wp:posOffset>185236</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="margin">
-            <wp:align>center</wp:align>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>-144167</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7534270" cy="10653053"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="7" name="Picture 7"/>
+          <wp:docPr id="425687482" name="Picture 425687482">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75D1989E-5FB2-4CC9-AC47-3B95644C49E0}"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="5" name="Picture 5"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7534270" cy="10653053"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="371F097C" w14:textId="77777777" w:rsidR="00A40793" w:rsidRDefault="00A40793">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14"/>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="196"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B772E2"/>
-[...56 lines deleted...]
-    <w:rsid w:val="00FF18F8"/>
+    <w:rsidRoot w:val="00C44B10"/>
+    <w:rsid w:val="00044AB0"/>
+    <w:rsid w:val="00051C66"/>
+    <w:rsid w:val="00084DCC"/>
+    <w:rsid w:val="000A4F22"/>
+    <w:rsid w:val="000B2467"/>
+    <w:rsid w:val="000B4EB7"/>
+    <w:rsid w:val="000C5562"/>
+    <w:rsid w:val="00132594"/>
+    <w:rsid w:val="00177BDC"/>
+    <w:rsid w:val="00190B18"/>
+    <w:rsid w:val="001953DF"/>
+    <w:rsid w:val="00217270"/>
+    <w:rsid w:val="0026688F"/>
+    <w:rsid w:val="002B1DCE"/>
+    <w:rsid w:val="002F3ADF"/>
+    <w:rsid w:val="00304E10"/>
+    <w:rsid w:val="00307453"/>
+    <w:rsid w:val="0032074C"/>
+    <w:rsid w:val="00326C65"/>
+    <w:rsid w:val="00332346"/>
+    <w:rsid w:val="003465AC"/>
+    <w:rsid w:val="00387D6C"/>
+    <w:rsid w:val="003C25CA"/>
+    <w:rsid w:val="003D4F8D"/>
+    <w:rsid w:val="003E6B86"/>
+    <w:rsid w:val="004029EE"/>
+    <w:rsid w:val="00414C1D"/>
+    <w:rsid w:val="004A28E8"/>
+    <w:rsid w:val="00507E99"/>
+    <w:rsid w:val="00513C08"/>
+    <w:rsid w:val="00574A2D"/>
+    <w:rsid w:val="00587BFE"/>
+    <w:rsid w:val="005B7C06"/>
+    <w:rsid w:val="005F4DB9"/>
+    <w:rsid w:val="006054B5"/>
+    <w:rsid w:val="00606DBB"/>
+    <w:rsid w:val="0061551C"/>
+    <w:rsid w:val="00673C35"/>
+    <w:rsid w:val="0067517F"/>
+    <w:rsid w:val="00696DC0"/>
+    <w:rsid w:val="006B59E1"/>
+    <w:rsid w:val="00706EF0"/>
+    <w:rsid w:val="007602E6"/>
+    <w:rsid w:val="007669FE"/>
+    <w:rsid w:val="007806DD"/>
+    <w:rsid w:val="00792491"/>
+    <w:rsid w:val="007A50BE"/>
+    <w:rsid w:val="007C175E"/>
+    <w:rsid w:val="007E75D5"/>
+    <w:rsid w:val="00803D32"/>
+    <w:rsid w:val="00811B85"/>
+    <w:rsid w:val="008173BE"/>
+    <w:rsid w:val="00822C39"/>
+    <w:rsid w:val="00824CB6"/>
+    <w:rsid w:val="00860AD1"/>
+    <w:rsid w:val="00871BDC"/>
+    <w:rsid w:val="008C5AEA"/>
+    <w:rsid w:val="008D7736"/>
+    <w:rsid w:val="008F2F6A"/>
+    <w:rsid w:val="0092056D"/>
+    <w:rsid w:val="00984DD4"/>
+    <w:rsid w:val="009A3380"/>
+    <w:rsid w:val="009A6707"/>
+    <w:rsid w:val="009B4D6B"/>
+    <w:rsid w:val="009C0C32"/>
+    <w:rsid w:val="009D520F"/>
+    <w:rsid w:val="009F0A5A"/>
+    <w:rsid w:val="00A1038B"/>
+    <w:rsid w:val="00A40793"/>
+    <w:rsid w:val="00A57C42"/>
+    <w:rsid w:val="00A670C9"/>
+    <w:rsid w:val="00A850E7"/>
+    <w:rsid w:val="00A9001C"/>
+    <w:rsid w:val="00AC440F"/>
+    <w:rsid w:val="00AC58E5"/>
+    <w:rsid w:val="00AD0CB4"/>
+    <w:rsid w:val="00B26267"/>
+    <w:rsid w:val="00B62CD9"/>
+    <w:rsid w:val="00B80E90"/>
+    <w:rsid w:val="00BB1787"/>
+    <w:rsid w:val="00BC44E1"/>
+    <w:rsid w:val="00BF36BB"/>
+    <w:rsid w:val="00C0570C"/>
+    <w:rsid w:val="00C31CC5"/>
+    <w:rsid w:val="00C32D7F"/>
+    <w:rsid w:val="00C44B10"/>
+    <w:rsid w:val="00C73CBF"/>
+    <w:rsid w:val="00C75424"/>
+    <w:rsid w:val="00CB175D"/>
+    <w:rsid w:val="00CD71E0"/>
+    <w:rsid w:val="00CE55F3"/>
+    <w:rsid w:val="00D14F91"/>
+    <w:rsid w:val="00D21B8E"/>
+    <w:rsid w:val="00D23194"/>
+    <w:rsid w:val="00D42339"/>
+    <w:rsid w:val="00D50D06"/>
+    <w:rsid w:val="00D87D80"/>
+    <w:rsid w:val="00DB296F"/>
+    <w:rsid w:val="00E228B8"/>
+    <w:rsid w:val="00E379E0"/>
+    <w:rsid w:val="00E76401"/>
+    <w:rsid w:val="00EA7205"/>
+    <w:rsid w:val="00EB638C"/>
+    <w:rsid w:val="00F51034"/>
+    <w:rsid w:val="00F87860"/>
+    <w:rsid w:val="00FA7962"/>
+    <w:rsid w:val="00FB6E9A"/>
+    <w:rsid w:val="00FD7F8B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2030AB8B"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{02F63F0A-142D-411F-9592-D122139009BE}"/>
+  <w14:docId w14:val="53E97B15"/>
+  <w15:docId w15:val="{0940ACB6-1977-425F-B26C-E4F835316D32}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1450,78 +2179,59 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="007D131C"/>
+    <w:rsid w:val="00D53CBB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
-    </w:rPr>
-[...17 lines deleted...]
-      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
@@ -1561,121 +2271,112 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D53CBB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D53CBB"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
-[...3 lines deleted...]
-    <w:rsid w:val="00B772E2"/>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00B80E90"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...17 lines deleted...]
-    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="806778099">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1996835790">
+    <w:div w:id="1029187661">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -1930,75 +2631,366 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010080710A97E9C1044D85EC2886B64E12B1" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="be1e2a59c261f953475d790fd82494b1">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cdd0a1b1-1d4b-49a3-ac68-33188a0ed47d" xmlns:ns3="8946b1ab-7974-441d-a2f2-53f9d78bf63d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bf10babbe05d6610c22de889eb5eb8be" ns2:_="" ns3:_="">
+    <xsd:import namespace="cdd0a1b1-1d4b-49a3-ac68-33188a0ed47d"/>
+    <xsd:import namespace="8946b1ab-7974-441d-a2f2-53f9d78bf63d"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cdd0a1b1-1d4b-49a3-ac68-33188a0ed47d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="2d846e9f-0a37-45f0-89ee-f658e0fe9998" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8946b1ab-7974-441d-a2f2-53f9d78bf63d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{c05224db-7ea0-4861-a0b5-18158ff3f25a}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="8946b1ab-7974-441d-a2f2-53f9d78bf63d">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="cdd0a1b1-1d4b-49a3-ac68-33188a0ed47d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="8946b1ab-7974-441d-a2f2-53f9d78bf63d" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9633AA26-7E37-4805-993A-733C29CE9A87}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="cdd0a1b1-1d4b-49a3-ac68-33188a0ed47d"/>
+    <ds:schemaRef ds:uri="8946b1ab-7974-441d-a2f2-53f9d78bf63d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C5CECAB7-3395-475A-B160-1199A84C7065}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="cdd0a1b1-1d4b-49a3-ac68-33188a0ed47d"/>
+    <ds:schemaRef ds:uri="8946b1ab-7974-441d-a2f2-53f9d78bf63d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AED3ACBF-0428-4B2B-913D-DB8EE6A20C97}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>123</Words>
-  <Characters>702</Characters>
+  <Words>90</Words>
+  <Characters>515</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
+  <DocSecurity>4</DocSecurity>
+  <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>824</CharactersWithSpaces>
+  <CharactersWithSpaces>604</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Lucy Clewlow</dc:creator>
+  <dc:creator>Joan Mumford</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010080710A97E9C1044D85EC2886B64E12B1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
+    <vt:r8>180400</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>