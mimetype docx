--- v0 (2026-05-28)
+++ v1 (2026-07-28)
@@ -16,58 +16,64 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="09427CC3" w14:textId="77777777" w:rsidR="00E66F22" w:rsidRPr="003C6084" w:rsidRDefault="00E66F22" w:rsidP="00BD5CA5">
+    <w:p w14:paraId="09427CC3" w14:textId="10FD9866" w:rsidR="00E66F22" w:rsidRPr="003C6084" w:rsidRDefault="001A3C07" w:rsidP="00BD5CA5">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="56B8FED5" w14:textId="77777777" w:rsidR="00E66F22" w:rsidRPr="003C6084" w:rsidRDefault="00E66F22" w:rsidP="00BD5CA5">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F7B9ED3" w14:textId="77777777" w:rsidR="00BD5CA5" w:rsidRPr="003C6084" w:rsidRDefault="00BD5CA5" w:rsidP="00BD5CA5">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6488D0ED" w14:textId="77777777" w:rsidR="009E6215" w:rsidRPr="003C6084" w:rsidRDefault="009E6215" w:rsidP="00BD5CA5">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
@@ -340,101 +346,113 @@
           <w:color w:val="1F3864" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4089F9D6" w14:textId="77777777" w:rsidR="001D7F01" w:rsidRDefault="001D7F01" w:rsidP="00E66F22">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0842690D" w14:textId="532604B6" w:rsidR="00BD5CA5" w:rsidRPr="001D7F01" w:rsidRDefault="001D7F01" w:rsidP="001D7F01">
+    <w:p w14:paraId="0842690D" w14:textId="6AAB669A" w:rsidR="00BD5CA5" w:rsidRPr="001D7F01" w:rsidRDefault="006322EC" w:rsidP="001D7F01">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7F01">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B07ED5">
+        <w:t>05.</w:t>
+      </w:r>
+      <w:r w:rsidR="001D7F01" w:rsidRPr="001D7F01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BD5CA5" w:rsidRPr="001D7F01">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5CA5" w:rsidRPr="001D7F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F3864" w:themeColor="accent5" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Version</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76C4D72F" w14:textId="77777777" w:rsidR="00BD5CA5" w:rsidRPr="003C6084" w:rsidRDefault="00BD5CA5" w:rsidP="00BD5CA5">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78802081" w14:textId="77777777" w:rsidR="006971A0" w:rsidRPr="003C6084" w:rsidRDefault="006971A0">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -953,51 +971,81 @@
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
-        <w:t>Welcome to your new home from all of the Board and sta</w:t>
+        <w:t xml:space="preserve">Welcome to your new home from </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Board and sta</w:t>
       </w:r>
       <w:r w:rsidR="009C566A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">ff of </w:t>
       </w:r>
       <w:r w:rsidR="005F4616">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
@@ -1360,58 +1408,58 @@
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="007B8451" w14:textId="77777777" w:rsidR="00312C55" w:rsidRPr="003C6084" w:rsidRDefault="00312C55" w:rsidP="006C321C">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3919"/>
         </w:tabs>
         <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00312C55" w:rsidRPr="003C6084" w:rsidSect="00AE73AB">
+        <w:sectPr w:rsidR="00312C55" w:rsidRPr="003C6084" w:rsidSect="006322EC">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="426" w:right="1133" w:bottom="709" w:left="993" w:header="709" w:footer="709" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
-            <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
-[...2 lines deleted...]
-            <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
+            <w:top w:val="single" w:sz="4" w:space="24" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+            <w:left w:val="single" w:sz="4" w:space="31" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+            <w:bottom w:val="single" w:sz="4" w:space="24" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+            <w:right w:val="single" w:sz="4" w:space="24" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           </w:pgBorders>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D8FD4CB" w14:textId="77777777" w:rsidR="00063DF6" w:rsidRPr="003C6084" w:rsidRDefault="00FA7DFE" w:rsidP="00B3763C">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
@@ -1916,51 +1964,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:tab/>
         <w:t>Your Rent</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="442C4348" w14:textId="77777777" w:rsidR="00C93F24" w:rsidRDefault="00C93F24" w:rsidP="00C93F24">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42EE6DDD" w14:textId="59068636" w:rsidR="00C93F24" w:rsidRDefault="002A1FFE" w:rsidP="00C93F24">
+    <w:p w14:paraId="42EE6DDD" w14:textId="208872FD" w:rsidR="00C93F24" w:rsidRDefault="002A1FFE" w:rsidP="00C93F24">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="008652C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -1977,231 +2025,241 @@
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C93F24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C93F24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Ending your Tenancy</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="720"/>
+        <w:t xml:space="preserve">Ending your </w:t>
+      </w:r>
+      <w:r w:rsidR="009D4D56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="36D94C6C" w14:textId="3E4DE005" w:rsidR="00C93F24" w:rsidRDefault="00C93F24" w:rsidP="00C93F24">
+        <w:t>Occupation Contract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FF9A26F" w14:textId="77777777" w:rsidR="00C93F24" w:rsidRDefault="00C93F24" w:rsidP="00C93F24">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="36D94C6C" w14:textId="3E4DE005" w:rsidR="00C93F24" w:rsidRDefault="00C93F24" w:rsidP="00C93F24">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008652C9">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>0</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="008652C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:tab/>
+        <w:t>0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Health &amp; Safety</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="720"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="76AA7010" w14:textId="7F56DC6C" w:rsidR="00C93F24" w:rsidRDefault="00C93F24" w:rsidP="00C93F24">
+        <w:tab/>
+        <w:t>Health &amp; Safety</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4955ABBE" w14:textId="77777777" w:rsidR="00C93F24" w:rsidRDefault="00C93F24" w:rsidP="00C93F24">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="76AA7010" w14:textId="7F56DC6C" w:rsidR="00C93F24" w:rsidRDefault="00C93F24" w:rsidP="00C93F24">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008652C9">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="008652C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:tab/>
+        <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Repairs &amp; Maintenance</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="720"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="46012F2B" w14:textId="1218EDB8" w:rsidR="00C93F24" w:rsidRDefault="00C93F24" w:rsidP="00C93F24">
+        <w:tab/>
+        <w:t>Repairs &amp; Maintenance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="039A0011" w14:textId="77777777" w:rsidR="00C93F24" w:rsidRDefault="00C93F24" w:rsidP="00C93F24">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="46012F2B" w14:textId="387377D4" w:rsidR="00C93F24" w:rsidRDefault="00C93F24" w:rsidP="00C93F24">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008652C9">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="0088178A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:tab/>
         <w:t>Resident Participation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="367B57CB" w14:textId="77777777" w:rsidR="00C93F24" w:rsidRDefault="00C93F24" w:rsidP="00C93F24">
       <w:pPr>
@@ -2954,65 +3012,80 @@
       </w:r>
       <w:r w:rsidR="00BA6133" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> is</w:t>
       </w:r>
       <w:r w:rsidR="00C6588F" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> committed to</w:t>
+        <w:t xml:space="preserve"> committed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C6588F" w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t>to</w:t>
       </w:r>
       <w:r w:rsidR="00BA6133" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t>:-</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="2F993F6C" w14:textId="77777777" w:rsidR="00415BB3" w:rsidRPr="003C6084" w:rsidRDefault="00415BB3" w:rsidP="00415BB3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2522E4E2" w14:textId="77777777" w:rsidR="00BA6133" w:rsidRPr="003C6084" w:rsidRDefault="00C6588F" w:rsidP="006D1E65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -5022,51 +5095,79 @@
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00197F11">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
-        <w:t>If you are in receipt of any other benefit or pension you must notify the Department for Work &amp; Pensions and advise them of your change of address. Likewise, if you have a private pension you should contact the relevant organisation.</w:t>
+        <w:t xml:space="preserve">If you are in receipt of any other benefit or pension you must notify the Department for Work &amp; Pensions and advise them of your change of address. Likewise, if you have a private </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00197F11">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t>pension</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00197F11">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you should contact the relevant organisation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6509C76D" w14:textId="77777777" w:rsidR="00087F41" w:rsidRPr="003C6084" w:rsidRDefault="00087F41" w:rsidP="00B22E2D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="3E3E40"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43349B1B" w14:textId="77777777" w:rsidR="00087F41" w:rsidRPr="003C6084" w:rsidRDefault="00087F41" w:rsidP="00087F41">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
@@ -5170,52 +5271,67 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
-        <w:t>Before moving in, you should:-</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Before moving in, you </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t>should:-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="5AF82078" w14:textId="77777777" w:rsidR="00055664" w:rsidRPr="003C6084" w:rsidRDefault="00055664" w:rsidP="00BA6133">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C0294D3" w14:textId="7BFF6A67" w:rsidR="00DF0C23" w:rsidRPr="003C6084" w:rsidRDefault="00DF0C23" w:rsidP="006D1E65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -5515,68 +5631,70 @@
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Electric:  </w:t>
       </w:r>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>0800 096 3080</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C33CF2" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Western Power Distribution)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69F51A03" w14:textId="77777777" w:rsidR="00D764F3" w:rsidRPr="003C6084" w:rsidRDefault="00D764F3" w:rsidP="00C33CF2">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
@@ -5589,51 +5707,73 @@
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Gas:   </w:t>
       </w:r>
       <w:r w:rsidR="007B63F5">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="00C33CF2" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>0870 608 1524   (Meter Point Administration Service)</w:t>
+        <w:t>0870 608 1524</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C33CF2" w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C33CF2" w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Meter Point Administration Service)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AF3D854" w14:textId="77777777" w:rsidR="00D764F3" w:rsidRPr="003C6084" w:rsidRDefault="00D764F3" w:rsidP="00BA3218">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1486BEC9" w14:textId="77777777" w:rsidR="007A5C60" w:rsidRDefault="007A5C60" w:rsidP="00BA3218">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
@@ -6440,306 +6580,243 @@
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> permission.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E6353C8" w14:textId="77777777" w:rsidR="00432452" w:rsidRPr="003C6084" w:rsidRDefault="00432452" w:rsidP="00432452">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3391F992" w14:textId="77777777" w:rsidR="00432452" w:rsidRPr="003C6084" w:rsidRDefault="00432452" w:rsidP="00432452">
-[...137 lines deleted...]
-    <w:p w14:paraId="7DEBA348" w14:textId="77777777" w:rsidR="00432452" w:rsidRPr="003C6084" w:rsidRDefault="00432452" w:rsidP="00432452">
+    <w:p w14:paraId="7D4ACC15" w14:textId="5B0D9DD5" w:rsidR="00BA6133" w:rsidRDefault="00BA6133" w:rsidP="00BA6133">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
-[...110 lines deleted...]
-    <w:p w14:paraId="7D4ACC15" w14:textId="5B0D9DD5" w:rsidR="00BA6133" w:rsidRPr="003C6084" w:rsidRDefault="00BA6133" w:rsidP="00BA6133">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52C6F8DB" w14:textId="77777777" w:rsidR="006322EC" w:rsidRDefault="006322EC" w:rsidP="00BA6133">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="314E44B9" w14:textId="77777777" w:rsidR="006322EC" w:rsidRDefault="006322EC" w:rsidP="00BA6133">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3700C328" w14:textId="77777777" w:rsidR="006322EC" w:rsidRDefault="006322EC" w:rsidP="00BA6133">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77C7B5DF" w14:textId="77777777" w:rsidR="006322EC" w:rsidRDefault="006322EC" w:rsidP="00BA6133">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6744C016" w14:textId="77777777" w:rsidR="006322EC" w:rsidRDefault="006322EC" w:rsidP="00BA6133">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F25ACD0" w14:textId="77777777" w:rsidR="006322EC" w:rsidRDefault="006322EC" w:rsidP="00BA6133">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D98A505" w14:textId="77777777" w:rsidR="006322EC" w:rsidRDefault="006322EC" w:rsidP="00BA6133">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FCA2615" w14:textId="77777777" w:rsidR="006322EC" w:rsidRDefault="006322EC" w:rsidP="00BA6133">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E37DEA4" w14:textId="77777777" w:rsidR="006322EC" w:rsidRDefault="006322EC" w:rsidP="00BA6133">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08E47AE9" w14:textId="77777777" w:rsidR="006322EC" w:rsidRDefault="006322EC" w:rsidP="00BA6133">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D86B894" w14:textId="77777777" w:rsidR="006322EC" w:rsidRDefault="006322EC" w:rsidP="00BA6133">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36E4EAB7" w14:textId="77777777" w:rsidR="006322EC" w:rsidRPr="003C6084" w:rsidRDefault="006322EC" w:rsidP="00BA6133">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39843E3C" w14:textId="403DE677" w:rsidR="003F122F" w:rsidRPr="003C6084" w:rsidRDefault="003F122F" w:rsidP="00BA6133">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -6866,440 +6943,458 @@
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00330E7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t>Property Standards</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D9388F2" w14:textId="706B78F3" w:rsidR="00330E7E" w:rsidRPr="00330E7E" w:rsidRDefault="00432452" w:rsidP="00363129">
+    <w:p w14:paraId="5D9388F2" w14:textId="01DBE10B" w:rsidR="00330E7E" w:rsidRPr="00330E7E" w:rsidRDefault="00330E7E" w:rsidP="00363129">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22129662" w14:textId="6B5520E2" w:rsidR="00221AF3" w:rsidRPr="003C6084" w:rsidRDefault="006322EC" w:rsidP="00363129">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="514D17BA" wp14:editId="592FDFD7">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="514D17BA" wp14:editId="786BE5CC">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>4177665</wp:posOffset>
+              <wp:posOffset>4120515</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>28575</wp:posOffset>
+              <wp:posOffset>290195</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2091690" cy="1394460"/>
             <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21246"/>
                 <wp:lineTo x="21443" y="21246"/>
                 <wp:lineTo x="21443" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapThrough>
             <wp:docPr id="9" name="Picture 9" descr="A picture containing indoor&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="9" name="Picture 9" descr="A picture containing indoor&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20" cstate="print">
+                    <a:blip r:embed="rId19" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2091690" cy="1394460"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="22129662" w14:textId="47B14923" w:rsidR="00221AF3" w:rsidRPr="003C6084" w:rsidRDefault="00363129" w:rsidP="00363129">
+      <w:r w:rsidR="00363129" w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t>You must keep the interior of your home in a clean and tidy condition (including repairing and maintaining your own fixtures and fittings),</w:t>
+      </w:r>
+      <w:r w:rsidR="00731292" w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00363129" w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and decorate internally as often as is reasonably necessary, to keep it in good decorative order. A charge may be made against you if </w:t>
+      </w:r>
+      <w:r w:rsidR="005F4616">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t>Aelwyd Housing</w:t>
+      </w:r>
+      <w:r w:rsidR="00363129" w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> undertakes work because you do not keep your home in a good condition. For more </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6E29" w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t>information,</w:t>
+      </w:r>
+      <w:r w:rsidR="00363129" w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> please </w:t>
+      </w:r>
+      <w:r w:rsidR="00731292" w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">see your </w:t>
+      </w:r>
+      <w:r w:rsidR="001F3BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t>Occupation Contract</w:t>
+      </w:r>
+      <w:r w:rsidR="000D4A41">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00450D59" w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00363129" w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t>greement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E1FEFEA" w14:textId="77777777" w:rsidR="003C6084" w:rsidRPr="003C6084" w:rsidRDefault="003C6084" w:rsidP="00363129">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C6084">
-[...156 lines deleted...]
-    <w:p w14:paraId="3E1FEFEA" w14:textId="77777777" w:rsidR="003C6084" w:rsidRPr="003C6084" w:rsidRDefault="003C6084" w:rsidP="00363129">
+    </w:p>
+    <w:p w14:paraId="6A43B454" w14:textId="7FF98440" w:rsidR="003C6084" w:rsidRDefault="003C6084" w:rsidP="003B470E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="6A43B454" w14:textId="7FF98440" w:rsidR="003C6084" w:rsidRDefault="003C6084" w:rsidP="003B470E">
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330E7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t>Decorating your Home</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22539160" w14:textId="77777777" w:rsidR="00330E7E" w:rsidRPr="00330E7E" w:rsidRDefault="00330E7E" w:rsidP="003B470E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330E7E">
-[...31 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="4269EFEE" w14:textId="18A6594B" w:rsidR="003C6084" w:rsidRPr="00AA6E29" w:rsidRDefault="003C6084" w:rsidP="00EB4421">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB4421">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>You are free to decorate your home, but we advise against using dark coloured paint or wallpaper. If you do, we may ask you to re-paint the walls to a neutral colour</w:t>
       </w:r>
       <w:r w:rsidR="00EB4421" w:rsidRPr="00EB4421">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AA6E29" w:rsidRPr="00EB4421">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>e.g.</w:t>
       </w:r>
       <w:r w:rsidR="00EB4421" w:rsidRPr="00EB4421">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Magnolia, White, Cream,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4421">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> before you move out, and could recharge you if we have to do this for you.  </w:t>
+        <w:t xml:space="preserve"> before you move out, and could recharge you if we </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EB4421">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>have to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EB4421">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do this for you.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75264923" w14:textId="77777777" w:rsidR="003C6084" w:rsidRPr="003C6084" w:rsidRDefault="003C6084" w:rsidP="003B470E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58D0AF16" w14:textId="7AFCC8BE" w:rsidR="003B470E" w:rsidRDefault="006D0301" w:rsidP="003B470E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -7602,51 +7697,71 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D7DB35C" w14:textId="77777777" w:rsidR="00866F9D" w:rsidRPr="003C6084" w:rsidRDefault="00866F9D" w:rsidP="00866F9D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">If the Association believes that there is a risk of fire as a result of hoarding, they will seek advice from the local fire service. </w:t>
+        <w:t xml:space="preserve">If the Association believes that there is a risk of fire </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hoarding, they will seek advice from the local fire service. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57F8FD7E" w14:textId="77777777" w:rsidR="002A004D" w:rsidRPr="003C6084" w:rsidRDefault="002A004D" w:rsidP="00866F9D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B1EEEE2" w14:textId="77777777" w:rsidR="003B470E" w:rsidRPr="003C6084" w:rsidRDefault="003B470E" w:rsidP="003B470E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
@@ -7676,79 +7791,105 @@
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t>Communal Areas</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CBF17AF" w14:textId="77777777" w:rsidR="003B470E" w:rsidRPr="003C6084" w:rsidRDefault="003B470E" w:rsidP="003B470E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29FC8EA2" w14:textId="77777777" w:rsidR="003B470E" w:rsidRPr="003C6084" w:rsidRDefault="003B470E" w:rsidP="003B470E">
+    <w:p w14:paraId="29FC8EA2" w14:textId="3BDB7FA8" w:rsidR="003B470E" w:rsidRPr="003C6084" w:rsidRDefault="003B470E" w:rsidP="003B470E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please do not store any personal items in the communal areas. Fire safety regulations stipulate that communal hallways, stairways etc. should remain </w:t>
+        <w:t>Please do not store any personal items in the communal areas. Fire safety regulations stipulate</w:t>
+      </w:r>
+      <w:r w:rsidR="006322EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that communal hallways, stairways etc. should remain </w:t>
       </w:r>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>clear of items wherever possible.  Personal items should be stored within your home.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24DB185D" w14:textId="77777777" w:rsidR="007A5C60" w:rsidRDefault="007A5C60" w:rsidP="003B470E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
@@ -7788,51 +7929,51 @@
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t>Keys</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57E75D16" w14:textId="77777777" w:rsidR="003B470E" w:rsidRPr="003C6084" w:rsidRDefault="003B470E" w:rsidP="003B470E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B50C150" w14:textId="77777777" w:rsidR="002A004D" w:rsidRDefault="003B470E" w:rsidP="00DE0FBB">
+    <w:p w14:paraId="4B50C150" w14:textId="026CE91A" w:rsidR="002A004D" w:rsidRDefault="003B470E" w:rsidP="00DE0FBB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
@@ -7842,51 +7983,77 @@
       </w:r>
       <w:r w:rsidR="00202B9B" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> at least </w:t>
       </w:r>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
-        <w:t>2 x sets of keys at the beginning of your tenancy. If you lose your keys, you will be responsible for paying to replace them</w:t>
+        <w:t xml:space="preserve">2 x sets of keys at the beginning of your </w:t>
+      </w:r>
+      <w:r w:rsidR="009D4D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t>contract</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t>. If you lose your keys, you will be responsible for paying to replace them</w:t>
       </w:r>
       <w:r w:rsidR="00202B9B" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t>. It is therefore a good idea to leave a spare set of keys with a trusted relative or friend</w:t>
       </w:r>
       <w:r w:rsidR="002A004D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
@@ -7954,79 +8121,133 @@
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternatively, you may wish to have a key safe fitted at your expense and provide us with the relevant access code for use in the case of an emergency. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6595574A" w14:textId="77777777" w:rsidR="002A004D" w:rsidRDefault="002A004D" w:rsidP="00DE0FBB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61EAEADC" w14:textId="645DE962" w:rsidR="009772AC" w:rsidRPr="003C6084" w:rsidRDefault="00DE0FBB" w:rsidP="00DE0FBB">
+    <w:p w14:paraId="61EAEADC" w14:textId="3E7EA31D" w:rsidR="009772AC" w:rsidRPr="003C6084" w:rsidRDefault="00DE0FBB" w:rsidP="00DE0FBB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
-        <w:t>If you lose your communal door key, we can provide you with another but you will have to pay for it.</w:t>
+        <w:t>If you lose your communal door key</w:t>
+      </w:r>
+      <w:r w:rsidR="006322EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t>/fob</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, we can provide you with </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t>another</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> but you will have to pay for it.</w:t>
       </w:r>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> If you decide to get extra keys cut, then please note that some types of </w:t>
       </w:r>
       <w:r w:rsidR="00AA6E29" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
@@ -8060,51 +8281,77 @@
       </w:r>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="009772AC" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
-        <w:t>ll keys must be returned to us at the end of the tenancy.</w:t>
+        <w:t xml:space="preserve">ll keys must be returned to us at the end of the </w:t>
+      </w:r>
+      <w:r w:rsidR="009D4D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t>contract</w:t>
+      </w:r>
+      <w:r w:rsidR="009772AC" w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C40D9E9" w14:textId="77777777" w:rsidR="003B470E" w:rsidRPr="003C6084" w:rsidRDefault="003B470E" w:rsidP="00202B9B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="3E3E40"/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EF466E9" w14:textId="77777777" w:rsidR="00DE0FBB" w:rsidRPr="003C6084" w:rsidRDefault="00DE0FBB" w:rsidP="00DE0FBB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
@@ -8162,51 +8409,81 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A004D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
-        <w:t>To help maintain security at all times:</w:t>
+        <w:t xml:space="preserve">To help </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A004D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t>maintain security at all times</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A004D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77D9A24D" w14:textId="77777777" w:rsidR="00DE0FBB" w:rsidRPr="003C6084" w:rsidRDefault="00DE0FBB" w:rsidP="00DE0FBB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6084">
@@ -8436,51 +8713,71 @@
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t>residents</w:t>
       </w:r>
       <w:r w:rsidRPr="002A004D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, and wherever possible, we would ask that visitors park their vehicles outside of the scheme car parks. </w:t>
       </w:r>
       <w:r w:rsidR="00416757" w:rsidRPr="002A004D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Parking at the scheme is on a first come, first served basis, and no resident has a designated parking bay. All of the parking bays are available to all residents, regardless of how long they have lived at the scheme. </w:t>
+        <w:t xml:space="preserve">Parking at the scheme is on a first come, first served basis, and no resident has a designated parking bay. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00416757" w:rsidRPr="002A004D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>All of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00416757" w:rsidRPr="002A004D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the parking bays are available to all residents, regardless of how long they have lived at the scheme. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3080691A" w14:textId="77777777" w:rsidR="00A56F87" w:rsidRPr="003C6084" w:rsidRDefault="00A56F87" w:rsidP="00A56F87">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="494CE495" w14:textId="77777777" w:rsidR="001A1893" w:rsidRPr="003C6084" w:rsidRDefault="001A1893" w:rsidP="003B470E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -8523,146 +8820,120 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Lodgers &amp; Subletting </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="204E56C1" w14:textId="77777777" w:rsidR="00450D59" w:rsidRPr="003C6084" w:rsidRDefault="00450D59" w:rsidP="00450D59">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7862F9D5" w14:textId="0865A67D" w:rsidR="00450D59" w:rsidRDefault="00450D59" w:rsidP="00E43A0F">
+    <w:p w14:paraId="7862F9D5" w14:textId="22181D67" w:rsidR="00450D59" w:rsidRDefault="00450D59" w:rsidP="00E43A0F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">You must apply to us in writing before taking in a </w:t>
       </w:r>
       <w:r w:rsidR="00AA6E29" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
-        <w:t>lodger or</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">We would only stop you taking in lodgers or subletting part of </w:t>
+        <w:t>lodger</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We would only stop you taking in lodgers if this would mean you would have more people living </w:t>
       </w:r>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>your home if this would mean you would have more people living there than the law allows.</w:t>
+        <w:t>there than the law allows.</w:t>
       </w:r>
       <w:r w:rsidR="00E43A0F" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>If you receive Housing Benefit (or Universal Credit),</w:t>
       </w:r>
       <w:r w:rsidR="008D50F4" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -8671,84 +8942,122 @@
       </w:r>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="206E87DA" w14:textId="4B5E8B63" w:rsidR="00074570" w:rsidRDefault="00074570" w:rsidP="00E43A0F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="051642F7" w14:textId="61DB4E57" w:rsidR="00074570" w:rsidRPr="003C6084" w:rsidRDefault="00074570" w:rsidP="00E43A0F">
+    <w:p w14:paraId="051642F7" w14:textId="0AA762A0" w:rsidR="00074570" w:rsidRPr="003C6084" w:rsidRDefault="00074570" w:rsidP="00E43A0F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you would like to have a co-habitant in your home this will need to be agreed by </w:t>
+        <w:t xml:space="preserve">If you would like to have a co-habitant in your </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>home</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006322EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you will need to apply to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F4616">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Aelwyd Housing</w:t>
+      </w:r>
+      <w:r w:rsidR="006322EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in writing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. Any co-habitant must meet the minimum age for residents, and we will be required to collect their personal information and contact details. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08176AC6" w14:textId="77777777" w:rsidR="00450D59" w:rsidRDefault="00450D59" w:rsidP="003B470E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1F3864" w:themeColor="accent5" w:themeShade="80"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
@@ -9747,61 +10056,70 @@
       <w:r w:rsidR="00AA6E29" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>are always open</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D3B4CA6" w14:textId="77777777" w:rsidR="006C321C" w:rsidRPr="003C6084" w:rsidRDefault="006C321C" w:rsidP="006C321C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="207"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26A18AEB" w14:textId="77777777" w:rsidR="00DB0B51" w:rsidRDefault="00DB0B51" w:rsidP="002746BC">
+    <w:p w14:paraId="26A18AEB" w14:textId="16282F9D" w:rsidR="00DB0B51" w:rsidRPr="00FB248E" w:rsidRDefault="00FB248E" w:rsidP="002746BC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="10"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please contact us if you are concerned about damp or mould in your property. </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1ABEE518" w14:textId="77777777" w:rsidR="003D5C2D" w:rsidRDefault="003D5C2D" w:rsidP="002746BC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="255A576A" w14:textId="77777777" w:rsidR="003D5C2D" w:rsidRDefault="003D5C2D" w:rsidP="002746BC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -9896,51 +10214,51 @@
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00465262" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">obility Scooters </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35FA299D" w14:textId="77777777" w:rsidR="00465262" w:rsidRPr="003C6084" w:rsidRDefault="00465262" w:rsidP="00BC667C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="591B32EB" w14:textId="7794AE62" w:rsidR="00465262" w:rsidRPr="003C6084" w:rsidRDefault="00465262" w:rsidP="00BC667C">
+    <w:p w14:paraId="591B32EB" w14:textId="0BD3755C" w:rsidR="00465262" w:rsidRPr="003C6084" w:rsidRDefault="00465262" w:rsidP="00BC667C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>None of our housing schemes are particularly suitable for the keeping of electric mobility</w:t>
       </w:r>
       <w:r w:rsidR="00BC667C" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> scooters; residents therefore need to give very careful consideration before obtaining a mobility </w:t>
       </w:r>
       <w:r w:rsidR="00AA6E29" w:rsidRPr="003C6084">
@@ -9961,65 +10279,57 @@
       </w:r>
       <w:r w:rsidR="00EB69F0" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>regarding</w:t>
       </w:r>
       <w:r w:rsidR="00BC667C" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> permission, use and storage of mobility vehicles will be dealt with in a sympathetic manner. It will be the responsibility of the </w:t>
       </w:r>
       <w:r w:rsidR="005F4616">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Director of </w:t>
       </w:r>
-      <w:r w:rsidR="00BC667C" w:rsidRPr="003C6084">
-[...13 lines deleted...]
-        <w:t>and Communities</w:t>
+      <w:r w:rsidR="00FB248E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Operations</w:t>
       </w:r>
       <w:r w:rsidR="00BC667C" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> to grant permission for a mobility vehicle to be allowed on the premises. </w:t>
       </w:r>
       <w:r w:rsidR="00BC667C" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -10858,51 +11168,79 @@
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">ASB is any type of behaviour which causes nuisance and annoyance and damages the quality of life of others. Noise is a major cause of complaint </w:t>
+        <w:t xml:space="preserve">ASB is any type of behaviour which causes nuisance and annoyance and damages the quality of life of others. Noise is a major cause of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t>complaint</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>and you need to be aware of the effect of noise nuisance on your neighbours.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DA60EC8" w14:textId="77777777" w:rsidR="00F90CDA" w:rsidRPr="003C6084" w:rsidRDefault="00F90CDA" w:rsidP="00FE17B1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
@@ -12271,51 +12609,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">By </w:t>
       </w:r>
       <w:r w:rsidR="008E66C3" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">email to: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="00170E1F" w:rsidRPr="00233B57">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
             <w:kern w:val="0"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:eastAsia="en-US"/>
             <w14:ligatures w14:val="none"/>
             <w14:cntxtAlts w14:val="0"/>
           </w:rPr>
           <w:t>enquiries@aelwyd.co.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008E66C3" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
@@ -13182,156 +13520,156 @@
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="17DC60FF" w14:textId="77777777" w:rsidR="009C2F1F" w:rsidRDefault="009C2F1F">
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:noProof/>
                                 <w:color w:val="1A0DAB"/>
                                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="405AF5DE" wp14:editId="7C972C12">
                                   <wp:extent cx="977265" cy="921242"/>
                                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                                   <wp:docPr id="21" name="Picture 21" descr="Image result for pay your rent clipart">
-                                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId22" tgtFrame="&quot;_blank&quot;"/>
+                                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId21" tgtFrame="&quot;_blank&quot;"/>
                                   </wp:docPr>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="0" name="Picture 1" descr="Image result for pay your rent clipart">
-                                            <a:hlinkClick r:id="rId22" tgtFrame="&quot;_blank&quot;"/>
+                                            <a:hlinkClick r:id="rId21" tgtFrame="&quot;_blank&quot;"/>
                                           </pic:cNvPr>
                                           <pic:cNvPicPr>
                                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                           </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId23" cstate="print">
+                                          <a:blip r:embed="rId22" cstate="print">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="1004833" cy="947230"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns="">
             <w:pict>
               <v:shapetype w14:anchorId="5A877825" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:402.75pt;margin-top:.45pt;width:88.85pt;height:88.25pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQtPniDQIAAPcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SlZduo6WrpUoS0&#10;XKSFD3Adp7FwPGbsNilfz9jJdgu8IfJgzWTGZ2bOHK9v+9awk0KvwZZ8Osk5U1ZCpe2h5N++7l4t&#10;OfNB2EoYsKrkZ+X57ebli3XnCjWDBkylkBGI9UXnSt6E4Ios87JRrfATcMpSsAZsRSAXD1mFoiP0&#10;1mSzPH+TdYCVQ5DKe/p7PwT5JuHXtZLhc117FZgpOfUW0onp3Mcz26xFcUDhGi3HNsQ/dNEKbano&#10;BepeBMGOqP+CarVE8FCHiYQ2g7rWUqUZaJpp/sc0j41wKs1C5Hh3ocn/P1j56fToviAL/VvoaYFp&#10;CO8eQH73zMK2Efag7hCha5SoqPA0UpZ1zhfj1Ui1L3wE2XcfoaIli2OABNTX2EZWaE5G6LSA84V0&#10;1QcmY8npbPl6teBMUoyc/OZmkWqI4um6Qx/eK2hZNEqOtNUEL04PPsR2RPGUEqt5MLraaWOSg4f9&#10;1iA7CVLALn0j+m9pxrKu5KvFbJGQLcT7SRytDqRQo9uSL/P4DZqJdLyzVUoJQpvBpk6MHfmJlAzk&#10;hH7fU2LkaQ/VmZhCGJRIL4eMBvAnZx2psOT+x1Gg4sx8sMT2ajqfR9kmZ764mZGD15H9dURYSVAl&#10;D5wN5jYkqUceLNzRVmqd+HruZOyV1JVoHF9ClO+1n7Ke3+vmFwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJcw07DdAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1ldgg6lCa5kGcCpBA&#10;bFv6AZN4mkSNx1HsNunfY1Z0ObpH954ptrPpxYVG11lW8LyMQBDXVnfcKDj8fD6lIJxH1thbJgVX&#10;crAt7+8KzLWdeEeXvW9EKGGXo4LW+yGX0tUtGXRLOxCH7GhHgz6cYyP1iFMoN71cRdFGGuw4LLQ4&#10;0EdL9Wl/NgqO39NjnE3Vlz8ku/XmHbukslelHhbz2ysIT7P/h+FPP6hDGZwqe2btRK8gjeI4oAoy&#10;ECHO0pcViCpwSbIGWRby9oHyFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANC0+eINAgAA&#10;9wMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJcw07Dd&#10;AAAACAEAAA8AAAAAAAAAAAAAAAAAZwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="17DC60FF" w14:textId="77777777" w:rsidR="009C2F1F" w:rsidRDefault="009C2F1F">
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:noProof/>
                           <w:color w:val="1A0DAB"/>
                           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="405AF5DE" wp14:editId="7C972C12">
                             <wp:extent cx="977265" cy="921242"/>
                             <wp:effectExtent l="0" t="0" r="0" b="0"/>
                             <wp:docPr id="21" name="Picture 21" descr="Image result for pay your rent clipart">
-                              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId22" tgtFrame="&quot;_blank&quot;"/>
+                              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId24" tgtFrame="&quot;_blank&quot;"/>
                             </wp:docPr>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="Picture 1" descr="Image result for pay your rent clipart">
-                                      <a:hlinkClick r:id="rId22" tgtFrame="&quot;_blank&quot;"/>
+                                      <a:hlinkClick r:id="rId24" tgtFrame="&quot;_blank&quot;"/>
                                     </pic:cNvPr>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId23" cstate="print">
+                                    <a:blip r:embed="rId25" cstate="print">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="1004833" cy="947230"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
@@ -14114,51 +14452,79 @@
       </w:r>
       <w:r w:rsidR="006C6502" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
-        <w:t>staff provide assistance with applying for</w:t>
+        <w:t xml:space="preserve">staff </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t>provide assistance</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with applying for</w:t>
       </w:r>
       <w:r w:rsidR="006C6502" w:rsidRPr="008C5E60">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008C5E60">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
@@ -14348,79 +14714,125 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C5E60">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
-        <w:t>Llwyn Derw</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Llwyn </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C5E60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t>Derw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00AA6E29">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> - W</w:t>
       </w:r>
       <w:r w:rsidRPr="008C5E60">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
-        <w:t>ater rates form part of your rent, but are not covered by housing benefit – you will therefore need to pay the shortfall to us, even if you receive full housing benefit.</w:t>
+        <w:t xml:space="preserve">ater rates form part of your </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C5E60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t>rent, but</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C5E60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are not covered by housing benefit – you will therefore need to pay the shortfall to us, even if you receive full housing benefit.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2099E3A1" w14:textId="278F55AD" w:rsidR="00782C4F" w:rsidRPr="008C5E60" w:rsidRDefault="00782C4F" w:rsidP="006D1E65">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
@@ -14662,108 +15074,134 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t>Planning for and meeting any notified rent increases</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72AA0577" w14:textId="33D3BF70" w:rsidR="006B1CFD" w:rsidRPr="00AA6E29" w:rsidRDefault="00911D41" w:rsidP="00AA6E29">
+    <w:p w14:paraId="72AA0577" w14:textId="7023B064" w:rsidR="006B1CFD" w:rsidRPr="00AA6E29" w:rsidRDefault="00911D41" w:rsidP="00AA6E29">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA6E29">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Clearing any arrears balance (including any amount outstanding on court costs) before you end your tenancy, assign it, transfer or mutually exchange from it. </w:t>
+        <w:t xml:space="preserve">Clearing any arrears balance (including any amount outstanding on court costs) before you end your </w:t>
+      </w:r>
+      <w:r w:rsidR="009D4D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t>contract</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, assign it, transfer or mutually exchange from it. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D640527" w14:textId="77777777" w:rsidR="00AA6E29" w:rsidRPr="00AA6E29" w:rsidRDefault="00AA6E29" w:rsidP="00AA6E29">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FA0981E" w14:textId="77777777" w:rsidR="00911D41" w:rsidRPr="003C6084" w:rsidRDefault="00911D41" w:rsidP="006B1CFD">
+    <w:p w14:paraId="7FA0981E" w14:textId="7CC2981D" w:rsidR="00911D41" w:rsidRPr="003C6084" w:rsidRDefault="00911D41" w:rsidP="006B1CFD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
@@ -14778,51 +15216,65 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> to assign, transfer or mutually</w:t>
       </w:r>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> exchange your tenancy</w:t>
+        <w:t xml:space="preserve"> exchange your </w:t>
+      </w:r>
+      <w:r w:rsidR="009D4D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t>Occupation Contract</w:t>
       </w:r>
       <w:r w:rsidR="006B1CFD" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EF8BAB2" w14:textId="6D724360" w:rsidR="00DA5DE8" w:rsidRPr="003C6084" w:rsidRDefault="00DA5DE8" w:rsidP="007215E6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
@@ -15177,51 +15629,79 @@
       </w:r>
       <w:r w:rsidR="007C6849" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">get help to pay your rent from Housing Benefit. </w:t>
       </w:r>
       <w:r w:rsidR="00216800" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Housing Benefit can cover some or all of your rent and service charges, but it cannot help with your water charges or heating charges. </w:t>
+        <w:t xml:space="preserve">Housing Benefit can cover some or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00216800" w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00216800" w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your rent and service charges, but it cannot help with your water charges or heating charges. </w:t>
       </w:r>
       <w:r w:rsidR="007C6849" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If Housing Benefit is paid directly to you, it is </w:t>
       </w:r>
       <w:r w:rsidR="00216800" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
@@ -15346,51 +15826,79 @@
       </w:r>
       <w:r w:rsidR="00570475" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> of your claim</w:t>
       </w:r>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Housing Benefit will normally be paid to new claimants on the basis of four weekly and in arrears, and we will take this cycle into account in monitoring your rent account. </w:t>
+        <w:t xml:space="preserve">. Housing Benefit will normally be paid to new claimants </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t>on the basis of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> four weekly and in arrears, and we will take this cycle into account in monitoring your rent account. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59DD6500" w14:textId="77777777" w:rsidR="00767F8A" w:rsidRPr="003C6084" w:rsidRDefault="00767F8A" w:rsidP="00767F8A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D789EFF" w14:textId="3F822C22" w:rsidR="00570475" w:rsidRDefault="00401B6B" w:rsidP="006D1E65">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
@@ -15609,147 +16117,237 @@
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
-        <w:t>By Paypoint using an A</w:t>
+        <w:t xml:space="preserve">By </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t>Paypoint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> using an </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00F803E6" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">llpay </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003C6084">
+        <w:t>llpay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F803E6" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
         <w:t>card</w:t>
       </w:r>
       <w:r w:rsidR="000E2B18" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00F803E6" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">You will be able to use your </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F803E6" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t>Allpay</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F803E6" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F803E6" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
-        <w:t>card at the Post Office or any Paypoint.</w:t>
+        <w:t xml:space="preserve">card at the Post Office or any </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F803E6" w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t>Paypoint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F803E6" w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00FE43FB" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
@@ -15946,81 +16544,81 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Arrears </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A7F426E" w14:textId="77777777" w:rsidR="00401B6B" w:rsidRPr="003C6084" w:rsidRDefault="00401B6B" w:rsidP="00401B6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F24738B" w14:textId="2A72343A" w:rsidR="00E335F2" w:rsidRPr="005D6BA7" w:rsidRDefault="00E335F2" w:rsidP="00E335F2">
+    <w:p w14:paraId="2F24738B" w14:textId="1C62A7DF" w:rsidR="00E335F2" w:rsidRPr="005D6BA7" w:rsidRDefault="00E335F2" w:rsidP="00E335F2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D6BA7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Whether you are either a current or former </w:t>
+        <w:t xml:space="preserve">Whether you are a current or former </w:t>
       </w:r>
       <w:r w:rsidR="0030301A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t>contract holder</w:t>
       </w:r>
       <w:r w:rsidRPr="005D6BA7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
@@ -16239,51 +16837,79 @@
       </w:r>
       <w:r w:rsidR="005F4616">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t>Aelwyd Housing</w:t>
       </w:r>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in advance, when you are not able to make a payment, and establishing a payment plan to compensate for this</w:t>
+        <w:t xml:space="preserve"> in advance, when you </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t>are not able to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> make a payment, and establishing a payment plan to compensate for this</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D750C29" w14:textId="682EF026" w:rsidR="00E335F2" w:rsidRPr="003C6084" w:rsidRDefault="00E335F2" w:rsidP="006D1E65">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6084">
@@ -16677,132 +17303,77 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t>Service Charge</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14657417" w14:textId="77777777" w:rsidR="00DA5DE8" w:rsidRPr="003C6084" w:rsidRDefault="00DA5DE8" w:rsidP="00DA5DE8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="132365A2" w14:textId="77777777" w:rsidR="005A3DE7" w:rsidRPr="003C6084" w:rsidRDefault="00DA5DE8" w:rsidP="00DA5DE8">
+    <w:p w14:paraId="4FFEB212" w14:textId="03926B42" w:rsidR="004B7639" w:rsidRPr="003C6084" w:rsidRDefault="00DA5DE8" w:rsidP="00DA5DE8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Your service charge pays for any services you receive, such as the </w:t>
-[...54 lines deleted...]
-        <w:t xml:space="preserve"> service, window cleaning, general </w:t>
+        <w:t xml:space="preserve">Your service charge pays for any services you receive, such as window cleaning, general </w:t>
       </w:r>
       <w:r w:rsidR="00435ADE" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t>cleaning</w:t>
       </w:r>
       <w:r w:rsidR="00435ADE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
@@ -17093,152 +17664,152 @@
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="1AE2E452" w14:textId="77777777" w:rsidR="009C2F1F" w:rsidRDefault="009C2F1F">
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:noProof/>
                                 <w:color w:val="1A0DAB"/>
                                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4E82BA5B" wp14:editId="08340CCE">
                                   <wp:extent cx="1090764" cy="1224501"/>
                                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                                   <wp:docPr id="18" name="Picture 1" descr="Image result for moving house clipart">
-                                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId24" tgtFrame="&quot;_blank&quot;"/>
+                                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId26" tgtFrame="&quot;_blank&quot;"/>
                                   </wp:docPr>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="0" name="Picture 1" descr="Image result for moving house clipart">
-                                            <a:hlinkClick r:id="rId24" tgtFrame="&quot;_blank&quot;"/>
+                                            <a:hlinkClick r:id="rId26" tgtFrame="&quot;_blank&quot;"/>
                                           </pic:cNvPr>
                                           <pic:cNvPicPr>
                                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                           </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId25" cstate="print">
+                                          <a:blip r:embed="rId27" cstate="print">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="1094151" cy="1228304"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns="">
             <w:pict>
               <v:shape w14:anchorId="47AEC15F" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-6.25pt;margin-top:7.65pt;width:97.65pt;height:123.3pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBmbE7eEAIAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDuGuMOEWXLsOA&#10;rhvQ7QNkSY6FyaImKbG7rx8lu2nQ3Yb5IJAm9Ug+Pm1uxl6Tk3RegalpscgpkYaDUOZQ0x/f9++u&#10;KfGBGcE0GFnTJ+npzfbtm81gK7mEDrSQjiCI8dVga9qFYKss87yTPfMLsNJgsAXXs4CuO2TCsQHR&#10;e50t8/wqG8AJ64BL7/Hv3RSk24TftpKHr23rZSC6pthbSKdLZxPPbLth1cEx2yk+t8H+oYueKYNF&#10;z1B3LDBydOovqF5xBx7asODQZ9C2iss0A05T5K+meeyYlWkWJMfbM03+/8Hyh9Oj/eZIGD/AiAtM&#10;Q3h7D/ynJwZ2HTMHeescDJ1kAgsXkbJssL6ar0aqfeUjSDN8AYFLZscACWhsXR9ZwTkJouMCns6k&#10;yzEQHksuV3lRlpRwjBXlVbku0loyVj1ft86HTxJ6Eo2aOtxqgmenex9iO6x6TonVPGgl9krr5LhD&#10;s9OOnBgqYJ++NMGrNG3IUNN1uSwTsoF4P4mjVwEVqlVf0+s8fpNmIh0fjUgpgSk92diJNjM/kZKJ&#10;nDA2I1FiJi/S1YB4QsIcTILEB4RGB+43JQOKsab+15E5SYn+bJD0dbFaRfUmZ1W+X6LjLiPNZYQZ&#10;jlA1DZRM5i4kxUc6DNziclqVaHvpZG4ZRZbYnB9EVPGln7Jenu32DwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhABhhiIfeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj9FOg0AQRd9N/IfNmPhi2gUU2iJL&#10;oyYaX1v7AQO7BSI7S9htoX/v9Mk+Tu7JnXOL7Wx7cTaj7xwpiJcRCEO10x01Cg4/n4s1CB+QNPaO&#10;jIKL8bAt7+8KzLWbaGfO+9AILiGfo4I2hCGX0tetseiXbjDE2dGNFgOfYyP1iBOX214mUZRJix3x&#10;hxYH89Ga+nd/sgqO39NTupmqr3BY7V6yd+xWlbso9fgwv72CCGYO/zBc9VkdSnaq3Im0F72CRZyk&#10;jHKQPoO4AuuEt1QKkizegCwLeTuh/AMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBmbE7e&#10;EAIAAP4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAY&#10;YYiH3gAAAAoBAAAPAAAAAAAAAAAAAAAAAGoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="1AE2E452" w14:textId="77777777" w:rsidR="009C2F1F" w:rsidRDefault="009C2F1F">
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:noProof/>
                           <w:color w:val="1A0DAB"/>
                           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4E82BA5B" wp14:editId="08340CCE">
                             <wp:extent cx="1090764" cy="1224501"/>
                             <wp:effectExtent l="0" t="0" r="0" b="0"/>
                             <wp:docPr id="18" name="Picture 1" descr="Image result for moving house clipart">
-                              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId24" tgtFrame="&quot;_blank&quot;"/>
+                              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId28" tgtFrame="&quot;_blank&quot;"/>
                             </wp:docPr>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="Picture 1" descr="Image result for moving house clipart">
-                                      <a:hlinkClick r:id="rId24" tgtFrame="&quot;_blank&quot;"/>
+                                      <a:hlinkClick r:id="rId28" tgtFrame="&quot;_blank&quot;"/>
                                     </pic:cNvPr>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId25" cstate="print">
+                                    <a:blip r:embed="rId29" cstate="print">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="1094151" cy="1228304"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
@@ -17290,51 +17861,51 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t>Occupation Contract</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72966034" w14:textId="77777777" w:rsidR="00D506BC" w:rsidRPr="003C6084" w:rsidRDefault="00D506BC" w:rsidP="00D506BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DF5AA0C" w14:textId="6406B506" w:rsidR="00D506BC" w:rsidRDefault="00D506BC" w:rsidP="00D506BC">
+    <w:p w14:paraId="24894B47" w14:textId="467F208D" w:rsidR="00D506BC" w:rsidRDefault="00D506BC" w:rsidP="00D506BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
@@ -17435,66 +18006,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t>home</w:t>
       </w:r>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> before you </w:t>
       </w:r>
-    </w:p>
-[...14 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t>eave</w:t>
@@ -17674,50 +18229,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26CA290E" w14:textId="7421B232" w:rsidR="00D506BC" w:rsidRPr="003C6084" w:rsidRDefault="00D506BC" w:rsidP="00D506BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Do not leave any furniture, carpet, private </w:t>
       </w:r>
       <w:r w:rsidR="00435ADE" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>fittings,</w:t>
       </w:r>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> or personal belongings behind</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
@@ -17851,51 +18407,71 @@
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">In the sad event that you pass away during your </w:t>
       </w:r>
       <w:r w:rsidR="001F3BC9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Occupation Contract </w:t>
       </w:r>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">with us, we will </w:t>
+        <w:t xml:space="preserve">with </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>us,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> we will </w:t>
       </w:r>
       <w:r w:rsidR="005D6BA7" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>contact</w:t>
       </w:r>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> your next of kin to work with them to bring the </w:t>
       </w:r>
       <w:r w:rsidR="001F3BC9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -18252,51 +18828,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="003C6084">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0070C0"/>
             <w:kern w:val="0"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:eastAsia="en-US"/>
             <w14:ligatures w14:val="none"/>
             <w14:cntxtAlts w14:val="0"/>
           </w:rPr>
           <w:t>www.homeswapper.co.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
@@ -18485,90 +19061,103 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t>Priority would be given to people suffering from harassment, or who need to move to another home for medical reasons (e.g. moving to a ground floor flat due to being unable to climb stairs). Disharmony with neighbours alone is not normally considered an adequate reason for a transfer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64A96991" w14:textId="77777777" w:rsidR="007835F9" w:rsidRPr="003C6084" w:rsidRDefault="007835F9" w:rsidP="007835F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5243C162" w14:textId="77777777" w:rsidR="007835F9" w:rsidRPr="003C6084" w:rsidRDefault="007835F9" w:rsidP="007835F9">
+    <w:p w14:paraId="5243C162" w14:textId="61CE1024" w:rsidR="007835F9" w:rsidRPr="003C6084" w:rsidRDefault="007835F9" w:rsidP="007835F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">People who transfer will normally be responsible for meeting the cost of electricity and gas checks, and other costs associated with the </w:t>
       </w:r>
       <w:r w:rsidR="00641081" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
-        <w:t>new tenancy</w:t>
+        <w:t xml:space="preserve">new </w:t>
+      </w:r>
+      <w:r w:rsidR="009D4D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t>Occupation Contract</w:t>
       </w:r>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t>. Exception</w:t>
       </w:r>
       <w:r w:rsidR="00D62680" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
@@ -18842,51 +19431,79 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">We fit hard-wired smoke alarms to all of our properties. </w:t>
+        <w:t xml:space="preserve">We fit hard-wired smoke alarms to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> our properties. </w:t>
       </w:r>
       <w:r w:rsidR="00677B21" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If you are safely able to do so (if not ask someone to do this for you) please test the alarm on a regular basis – ideally weekly. This can be done by pressing the ‘test’ button for 5 seconds, when the alarm should sound. </w:t>
       </w:r>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
@@ -19252,164 +19869,148 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> can take legal action to allow us access to your home to complete this important check.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="411EDCF1" w14:textId="580EDF45" w:rsidR="009E6476" w:rsidRDefault="009E6476" w:rsidP="00E6337C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61E12A67" w14:textId="77777777" w:rsidR="009E6476" w:rsidRPr="004743CB" w:rsidRDefault="009E6476" w:rsidP="009E6476">
+    <w:p w14:paraId="16249167" w14:textId="49916E2A" w:rsidR="009E6476" w:rsidRDefault="009E6476" w:rsidP="009E6476">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004743CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t>Our Fire Risk Assessor has highlighted that there is a potential danger for users of E45 and other similar paraffin based emollient creams.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="16249167" w14:textId="77777777" w:rsidR="009E6476" w:rsidRPr="004743CB" w:rsidRDefault="009E6476" w:rsidP="009E6476">
+      <w:r w:rsidR="009D4D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004743CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recent incidents of fire elsewhere in the United Kingdom, some of which have been fatal, have identified that the regular use of such products can increase the risk of fire to users. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A817ED2" w14:textId="77777777" w:rsidR="009D4D56" w:rsidRPr="004743CB" w:rsidRDefault="009D4D56" w:rsidP="009E6476">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="362188BB" w14:textId="4B6BB013" w:rsidR="009E6476" w:rsidRPr="003C6084" w:rsidRDefault="009E6476" w:rsidP="009E6476">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="004743CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Recent incidents of fire elsewhere in the United Kingdom, some of which have been fatal, have identified that the regular use of such products can increase the risk of fire to users. </w:t>
-[...57 lines deleted...]
-        <w:t>We would therefore advise that you discuss with your pharmacist what alternative non-flammable products may be available for you to use and that any items of bedding or clothing that may have become contaminated are replaced.</w:t>
+        <w:t>The product can permeate the fabric of dressings, bedding and clothing and ignite readily when an ignition source is introduced. The fire risk remains, albeit at a slightly lower level, even following the washing of dressings, bedding and clothing. We would therefore advise that you discuss with your pharmacist what alternative non-flammable products may be available for you to use and that any items of bedding or clothing that may have become contaminated are replaced.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D982C1D" w14:textId="77777777" w:rsidR="009E6476" w:rsidRPr="003C6084" w:rsidRDefault="009E6476" w:rsidP="00E6337C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0944868E" w14:textId="12A86A9C" w:rsidR="00912DCA" w:rsidRDefault="00912DCA" w:rsidP="00912DCA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent5"/>
@@ -19726,62 +20327,77 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t>We have installed hard-wired</w:t>
       </w:r>
       <w:r w:rsidR="00F81205" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> carbon monoxide detectors in </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C6084">
-[...10 lines deleted...]
-        <w:t>all of our properties</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> our properties</w:t>
       </w:r>
       <w:r w:rsidR="00F81205" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00AD7718" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
@@ -20540,51 +21156,79 @@
       </w:r>
       <w:r w:rsidR="002B512F" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t>boilers</w:t>
       </w:r>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and installation pipe work in our properties, and this is something we take very seriously. The gas safety check is free of charge but you can be charged for missed appointments, so it is important that you contact </w:t>
+        <w:t xml:space="preserve"> and installation pipe work in our properties, and this is something we take very seriously. The gas safety check is free of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t>charge</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> but you can be charged for missed appointments, so it is important that you contact </w:t>
       </w:r>
       <w:r w:rsidR="002B512F" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t>us</w:t>
       </w:r>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
@@ -21447,59 +22091,117 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Aelwyd </w:t>
       </w:r>
       <w:r w:rsidR="00F81205" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Housing maintains a database with information about where asbestos is or may be located in the homes and buildings we manage. We carry out regular surveys and inspections in order to update this information and keep it accurate. Where asbestos materials are in good condition and undamaged, then provided they are undisturbed, they do not represent a hazard. </w:t>
+        <w:t xml:space="preserve">Housing maintains a database with information about where asbestos is or may </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F81205" w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>be located in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F81205" w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the homes and buildings we manage. We carry out regular surveys and inspections </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F81205" w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F81205" w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> update this information and keep it accurate. Where asbestos materials are in good condition and undamaged, then provided they are undisturbed, they do not represent a hazard. </w:t>
       </w:r>
       <w:r w:rsidR="002C0D13" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>It is still quite common for asbestos to be found within ceiling artex and older plastic floor tiles but again these are perfectly safe provi</w:t>
+        <w:t xml:space="preserve">It is still quite common for asbestos to be found within ceiling </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002C0D13" w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>artex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002C0D13" w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and older plastic floor tiles but again these are perfectly safe provi</w:t>
       </w:r>
       <w:r w:rsidR="00BB4F66" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ding they are left undisturbed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43CC7AFB" w14:textId="77777777" w:rsidR="002C0D13" w:rsidRPr="003C6084" w:rsidRDefault="002C0D13" w:rsidP="002C0D13">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1696C222" w14:textId="5B9F5D44" w:rsidR="002C0D13" w:rsidRPr="003C6084" w:rsidRDefault="00BB4F66" w:rsidP="002C0D13">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -21784,51 +22486,71 @@
         </w:rPr>
         <w:t>If the hot water temperature from your taps drops noticeably- let us know.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="382FABCC" w14:textId="79328B76" w:rsidR="00D62724" w:rsidRPr="003C6084" w:rsidRDefault="005B117A" w:rsidP="006D1E65">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:right="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you have been away or just moved in, and your property has been left vacant for a number of weeks </w:t>
+        <w:t xml:space="preserve">If you have been away or just moved in, and your property has been left vacant for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>a number of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> weeks </w:t>
       </w:r>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">make sure that both the hot and </w:t>
       </w:r>
       <w:r w:rsidR="000D4A41" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>cold-water</w:t>
       </w:r>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> systems are flushed through by running all taps and showers for at least 2 minutes.</w:t>
       </w:r>
@@ -22045,51 +22767,51 @@
             <wp:extent cx="1548130" cy="1162050"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21246"/>
                 <wp:lineTo x="21263" y="21246"/>
                 <wp:lineTo x="21263" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="15" name="Picture 15" descr="A close-up of a key&#10;&#10;Description automatically generated with low confidence"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="15" name="Picture 15" descr="A close-up of a key&#10;&#10;Description automatically generated with low confidence"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27" cstate="print">
+                    <a:blip r:embed="rId31" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1548130" cy="1162050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -22469,51 +23191,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(non-urgent repairs)</w:t>
       </w:r>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidR="00170E1F" w:rsidRPr="00233B57">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:kern w:val="0"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
             <w:lang w:eastAsia="en-US"/>
             <w14:ligatures w14:val="none"/>
             <w14:cntxtAlts w14:val="0"/>
           </w:rPr>
           <w:t>enquiries@aelwyd.co.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6D3BA4C8" w14:textId="4A720216" w:rsidR="006D30A9" w:rsidRPr="004E7CDF" w:rsidRDefault="006D30A9" w:rsidP="00823224">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:right="283"/>
@@ -23400,69 +24122,89 @@
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00BB74DE" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">oor entry </w:t>
       </w:r>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>currently 24/48 hours).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BF85290" w14:textId="77777777" w:rsidR="00A754B6" w:rsidRPr="003C6084" w:rsidRDefault="002D4ED7" w:rsidP="00A754B6">
+    <w:p w14:paraId="1BF85290" w14:textId="08957B76" w:rsidR="00A754B6" w:rsidRPr="003C6084" w:rsidRDefault="002D4ED7" w:rsidP="00A754B6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="ED7D31" w:themeColor="accent2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="ED7D31" w:themeColor="accent2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Urgent Repairs: Attended within 7 </w:t>
+        <w:t xml:space="preserve">Urgent Repairs: Attended within </w:t>
+      </w:r>
+      <w:r w:rsidR="00133709">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B0306" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="ED7D31" w:themeColor="accent2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>working</w:t>
       </w:r>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="ED7D31" w:themeColor="accent2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -23637,51 +24379,69 @@
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="00B050"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> days</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F8DEE50" w14:textId="662FDCF1" w:rsidR="00A754B6" w:rsidRPr="009B57EA" w:rsidRDefault="00A754B6" w:rsidP="009B57EA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B57EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Any defect that does not fall within any of the above categories and can reasonably be left for a period of time without materially affecting the convenience or comfort of </w:t>
+        <w:t xml:space="preserve">Any defect that does not fall within any of the above categories and can reasonably be left for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B57EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>a period of time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B57EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> without materially affecting the convenience or comfort of </w:t>
       </w:r>
       <w:r w:rsidR="005F4616">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>residents</w:t>
       </w:r>
       <w:r w:rsidRPr="009B57EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>. Such works are often ‘batched’ for efficiency reasons and, should this be the case, you will be notified accordingly.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18469BD1" w14:textId="77777777" w:rsidR="00A754B6" w:rsidRPr="009B57EA" w:rsidRDefault="00A754B6" w:rsidP="009B57EA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -23706,68 +24466,114 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="67D464A9" w14:textId="77777777" w:rsidR="007C33FB" w:rsidRPr="009B57EA" w:rsidRDefault="007C33FB" w:rsidP="009B57EA">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A268906" w14:textId="77777777" w:rsidR="00A754B6" w:rsidRPr="003C6084" w:rsidRDefault="00A754B6" w:rsidP="00A754B6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>The Association will aim to ensure that all repairs are attended to within the specified time period although in exceptional circumstances there may be occasions when the Association is unable to meet these targets, for example:-</w:t>
-      </w:r>
+        <w:t xml:space="preserve">The Association will aim to ensure that all repairs are attended to within the specified </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>time period</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> although in exceptional circumstances there may be occasions when the Association is unable to meet these targets, for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>example:-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="13639F06" w14:textId="77777777" w:rsidR="00A754B6" w:rsidRDefault="00A754B6" w:rsidP="00A754B6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">The unavailability of contractors should emergencies occur at a number of properties at the same time; access is not provided at agreed times; severe </w:t>
+        <w:t xml:space="preserve">The unavailability of contractors should emergencies occur at </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>a number of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> properties at the same time; access is not provided at agreed times; severe </w:t>
       </w:r>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>weather conditions/or transport difficulties or spare parts need to be ordered (in which case the contractor will advise you of the revised completion date).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FD8559C" w14:textId="77777777" w:rsidR="00F73521" w:rsidRPr="003C6084" w:rsidRDefault="00F73521" w:rsidP="00A754B6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="595936DC" w14:textId="224F2C56" w:rsidR="005D64C4" w:rsidRPr="003C6084" w:rsidRDefault="0030301A" w:rsidP="005D64C4">
       <w:pPr>
         <w:ind w:right="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -24188,66 +24994,82 @@
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>and showers</w:t>
       </w:r>
       <w:r w:rsidR="0030301A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="008C44A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E97896C" w14:textId="77777777" w:rsidR="008C44A2" w:rsidRPr="008C44A2" w:rsidRDefault="008C44A2" w:rsidP="008C44A2">
+    <w:p w14:paraId="4E97896C" w14:textId="69AE1011" w:rsidR="008C44A2" w:rsidRPr="008C44A2" w:rsidRDefault="008C44A2" w:rsidP="008C44A2">
       <w:pPr>
         <w:ind w:right="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C44A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>We sometimes receive calls when a resident’s sink, basin or shower are blocked. Please be aware that in most cases the reason that these block is because of what has been poured down the sink / basin / shower or through a lack of regular cleaning. We will provide a service to clear blockages but there will be a charge for this work to be completed unless it is established there is a building fault. We would recommend you try and avoid pouring fat or grease down your sink and that commercial drain cleaning products are used at regular intervals in your sink and basin.</w:t>
+        <w:t>We sometimes receive calls when a resident’s sink, basin or shower are blocked. Please be aware that in most cases the reason that these block</w:t>
+      </w:r>
+      <w:r w:rsidR="00133709">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C44A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is because of what has been poured down the sink / basin / shower or through a lack of regular cleaning. We will provide a service to clear blockages but there will be a charge for this work to be completed unless it is established there is a building fault. We would recommend you try and avoid pouring fat or grease down your sink and that commercial drain cleaning products are used at regular intervals in your sink and basin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="267FE0A8" w14:textId="77777777" w:rsidR="008C44A2" w:rsidRPr="008C44A2" w:rsidRDefault="008C44A2" w:rsidP="008C44A2">
       <w:pPr>
         <w:ind w:right="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12DA6081" w14:textId="77777777" w:rsidR="008C44A2" w:rsidRPr="008C44A2" w:rsidRDefault="008C44A2" w:rsidP="008C44A2">
       <w:pPr>
         <w:ind w:right="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C44A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -24462,51 +25284,69 @@
         </w:rPr>
         <w:t>All necessary external painting and decoration.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17B24584" w14:textId="77777777" w:rsidR="005D64C4" w:rsidRPr="00F73521" w:rsidRDefault="005D64C4" w:rsidP="005D64C4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73521">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Floors, (inc bathroom/kitchen floor coverings), ceilings and plaster work.</w:t>
+        <w:t>Floors, (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F73521">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>inc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F73521">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bathroom/kitchen floor coverings), ceilings and plaster work.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D219C04" w14:textId="77777777" w:rsidR="005D64C4" w:rsidRPr="00F73521" w:rsidRDefault="005D64C4" w:rsidP="005D64C4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73521">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Paths, steps or other means of access to your property.</w:t>
       </w:r>
@@ -24673,729 +25513,615 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>The above list is not exhaustive but provides a good indication of the typical repairs that the Association will be responsible for.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E4A47AE" w14:textId="77777777" w:rsidR="00F73521" w:rsidRDefault="00F73521" w:rsidP="005D64C4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52AC926F" w14:textId="1F3F8CA1" w:rsidR="005D64C4" w:rsidRDefault="005D64C4" w:rsidP="005D64C4">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="3A68B611" w14:textId="1C015B4E" w:rsidR="003039E1" w:rsidRPr="003C6084" w:rsidRDefault="003039E1" w:rsidP="003B0306">
+      <w:pPr>
+        <w:ind w:right="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Missed </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB13BC" w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Appointments</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA02DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E1D7913" w14:textId="77777777" w:rsidR="00953451" w:rsidRPr="003C6084" w:rsidRDefault="00953451" w:rsidP="00953451">
+      <w:pPr>
+        <w:ind w:right="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Feedback</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">What if I miss a repair visit? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C0C2E79" w14:textId="435C6FA1" w:rsidR="008A7289" w:rsidRDefault="00953451" w:rsidP="00953451">
+      <w:pPr>
+        <w:ind w:right="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>It is</w:t>
+      </w:r>
+      <w:r w:rsidR="00C556BB" w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> very</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> important that every effort is made to be at home for your appointment</w:t>
+      </w:r>
+      <w:r w:rsidR="008E3CBA" w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Please let us know if, for any reason, you are unable to keep a pre-arranged appointment; failure to do so could result </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3CBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>in a</w:t>
+      </w:r>
+      <w:r w:rsidR="008A7289">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>n Abortive Charge</w:t>
+      </w:r>
+      <w:r w:rsidR="008A7289" w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cost</w:t>
+      </w:r>
+      <w:r w:rsidR="008A7289">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> being added as a </w:t>
+      </w:r>
+      <w:r w:rsidR="00063B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">recharge to your rent account for </w:t>
+      </w:r>
+      <w:r w:rsidR="008A7289">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the missed appointment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="344BC3FB" w14:textId="46754606" w:rsidR="00A06120" w:rsidRPr="003C6084" w:rsidRDefault="00953451" w:rsidP="00953451">
+      <w:pPr>
+        <w:ind w:right="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you do miss the appointment, the contractors will leave a card to say they have visited the property. If you do not respond to the calling card, your repair will be cancelled. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59AA3213" w14:textId="4950BDD3" w:rsidR="008E3CBA" w:rsidRPr="003C6084" w:rsidRDefault="008E3CBA" w:rsidP="008E3CBA">
+      <w:pPr>
+        <w:ind w:right="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Please note that, as much as possible, we will try to indicate either a morning or afternoon appointment, however it is often very difficult for a contractor to guarantee an exact time when they will call</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3255E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as it is uncertain how long a preceding job may take to complete.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="714FDE16" w14:textId="4D0EC7DF" w:rsidR="00953451" w:rsidRPr="003C6084" w:rsidRDefault="00953451" w:rsidP="00953451">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For your safety, and that of your neighbours, it is particularly important that you make every effort to keep any pre-arranged appointments for the testing, servicing and inspection of gas boilers, smoke/CO detectors and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">electrical systems. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E3255E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ontractors will also visit schemes</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3255E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> annually</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to check any communal electrical equipment owned by the Association. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2007F45F" w14:textId="30203983" w:rsidR="00C556BB" w:rsidRDefault="005F4616" w:rsidP="00C556BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Aelwyd Housing</w:t>
+      </w:r>
+      <w:r w:rsidR="00C556BB" w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has the legal right to gain access to your property </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C556BB" w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C556BB" w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> carry out an emergency repair if it presents a danger or can adversely affect others </w:t>
+      </w:r>
+      <w:r w:rsidR="00435ADE" w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>e.g.</w:t>
+      </w:r>
+      <w:r w:rsidR="00435ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C556BB" w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>water leak</w:t>
+      </w:r>
+      <w:r w:rsidR="00435ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00C556BB" w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C369615" w14:textId="77777777" w:rsidR="00DA16CB" w:rsidRPr="003C6084" w:rsidRDefault="00DA16CB" w:rsidP="00C556BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05289EF7" w14:textId="742310CE" w:rsidR="00CD5634" w:rsidRPr="003C6084" w:rsidRDefault="00CD5634" w:rsidP="003B0306">
+      <w:pPr>
+        <w:ind w:right="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...54 lines deleted...]
-        <w:ind w:right="283"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Recharges</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA02DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...56 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA0104" w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...137 lines deleted...]
-        <w:t>Please note that, as much as possible, we will try to indicate either a morning or afternoon appointment, however it is often very difficult for a contractor to guarantee an exact time when they will call</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02671C9C" w14:textId="77777777" w:rsidR="004D2898" w:rsidRPr="00E3255E" w:rsidRDefault="00BE1034" w:rsidP="00E3255E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3255E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you cause damage to your property, either deliberately, due to carelessness or through neglect by your family or guests, we will recharge you for the costs of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00631AE3" w:rsidRPr="00E3255E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">remedial </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3255E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>works</w:t>
+      </w:r>
+      <w:r w:rsidR="00631AE3" w:rsidRPr="00E3255E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42DFE7B9" w14:textId="77777777" w:rsidR="00E3255E" w:rsidRPr="00E3255E" w:rsidRDefault="00E3255E" w:rsidP="00E3255E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AB24D5D" w14:textId="19987891" w:rsidR="00631AE3" w:rsidRDefault="00631AE3" w:rsidP="00E3255E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>If you leave your property</w:t>
       </w:r>
       <w:r w:rsidR="00E3255E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> requiring</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> re-decoration over and above that normally necessary to return the property to an acceptable condition</w:t>
+      </w:r>
+      <w:r w:rsidR="00133709">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C6084">
-[...259 lines deleted...]
-    <w:p w14:paraId="3AB24D5D" w14:textId="7DB25859" w:rsidR="00631AE3" w:rsidRDefault="00631AE3" w:rsidP="00E3255E">
+      <w:r w:rsidR="00542501">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you may be charged</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Reasons include the need for additional coats due to heavy nicotine staining, excessive wall damage or poor decoration and making good and removing </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA02DE" w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>wallpaper</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, dado rails etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27B8DB3D" w14:textId="77777777" w:rsidR="00E3255E" w:rsidRPr="003C6084" w:rsidRDefault="00E3255E" w:rsidP="00E3255E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
-        <w:rPr>
-[...101 lines deleted...]
-        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FB39E7B" w14:textId="77777777" w:rsidR="00435ADE" w:rsidRDefault="00435ADE" w:rsidP="00DA0104">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A89D041" w14:textId="5F4B1D65" w:rsidR="00DA0104" w:rsidRPr="003C6084" w:rsidRDefault="00DA0104" w:rsidP="00DA0104">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -25568,51 +26294,50 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Repairing damage caused by personal property e.g. a leak from your washing machine.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4225EF26" w14:textId="77777777" w:rsidR="00DA0104" w:rsidRPr="003C6084" w:rsidRDefault="00DA0104" w:rsidP="006D1E65">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Repairing damage caused by visitors, guests or other people in your home, (even if caused by accident), e.g. broken windows, wash hand basins or doors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44546803" w14:textId="77777777" w:rsidR="00DA0104" w:rsidRPr="003C6084" w:rsidRDefault="00DA0104" w:rsidP="006D1E65">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Any repairs necessary to gain access if you lock yourself out or lose your keys.</w:t>
       </w:r>
     </w:p>
@@ -25699,57 +26424,67 @@
       </w:r>
       <w:r w:rsidR="00631AE3" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">rance of blocked waste pipes, </w:t>
       </w:r>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">drains </w:t>
       </w:r>
       <w:r w:rsidR="00631AE3" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">or toilets </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C6084">
-[...5 lines deleted...]
-        <w:t>as a result of misuse</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> misuse</w:t>
       </w:r>
       <w:r w:rsidR="00631AE3" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36F8DF59" w14:textId="77777777" w:rsidR="00DA0104" w:rsidRPr="003C6084" w:rsidRDefault="00DA0104" w:rsidP="006D1E65">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
@@ -25757,104 +26492,105 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Carrying out repairs on your behalf for which you are responsible. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="049D1ECB" w14:textId="77777777" w:rsidR="00631AE3" w:rsidRPr="003C6084" w:rsidRDefault="0021563F" w:rsidP="006D1E65">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>The cost of any repairs required following unauthorised works.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AB313D6" w14:textId="5E61F5C0" w:rsidR="0021563F" w:rsidRDefault="0021563F" w:rsidP="0021563F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F1DBCD6" w14:textId="77777777" w:rsidR="00BA02DE" w:rsidRPr="003C6084" w:rsidRDefault="00BA02DE" w:rsidP="0021563F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="630CB429" w14:textId="77777777" w:rsidR="00DA0104" w:rsidRPr="003C6084" w:rsidRDefault="00DA0104" w:rsidP="00DA0104">
+    <w:p w14:paraId="630CB429" w14:textId="77777777" w:rsidR="00DA0104" w:rsidRPr="0088178A" w:rsidRDefault="00DA0104" w:rsidP="00DA0104">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="0070C0"/>
-[...6 lines deleted...]
-          <w:color w:val="0070C0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0088178A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note that some of the above items may be covered by your own contents insurance policy. It is </w:t>
       </w:r>
-      <w:r w:rsidR="009176E7" w:rsidRPr="003C6084">
-[...2 lines deleted...]
-          <w:color w:val="0070C0"/>
+      <w:r w:rsidR="009176E7" w:rsidRPr="0088178A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">therefore advisable to </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C6084">
-[...2 lines deleted...]
-          <w:color w:val="0070C0"/>
+      <w:r w:rsidRPr="0088178A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>take out Contents Insurance for your property.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7968644E" w14:textId="7CD870C3" w:rsidR="00DA16CB" w:rsidRDefault="00DA16CB" w:rsidP="003B0306">
       <w:pPr>
         <w:ind w:right="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BB98E44" w14:textId="62E241C5" w:rsidR="00CD5634" w:rsidRPr="003C6084" w:rsidRDefault="00CD5634" w:rsidP="003B0306">
       <w:pPr>
         <w:ind w:right="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
@@ -25875,113 +26611,147 @@
         <w:t>Planned M</w:t>
       </w:r>
       <w:r w:rsidR="004D2898" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>aintenance</w:t>
       </w:r>
       <w:r w:rsidR="00BA02DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38937D67" w14:textId="60D96098" w:rsidR="004D2898" w:rsidRPr="003C6084" w:rsidRDefault="004D2898" w:rsidP="004D2898">
+    <w:p w14:paraId="38937D67" w14:textId="2A809247" w:rsidR="004D2898" w:rsidRPr="003C6084" w:rsidRDefault="004D2898" w:rsidP="004D2898">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Planned maintenance involves the replacement of </w:t>
       </w:r>
       <w:r w:rsidR="00E6337C" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">major </w:t>
       </w:r>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">building components (such as </w:t>
       </w:r>
       <w:r w:rsidR="005E5738" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>kitchens, bathrooms, heating systems, roof coverings &amp; windows</w:t>
       </w:r>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>). It is a pre-planned, organised programme to ensure your property is maintained to the highest possible standard. It is a cost effective and efficient way of carrying out improvements and helps to reduce the amount of the more expensive work that we may otherwise need to carry out.</w:t>
+        <w:t>). It is a pre-planned, organised programme to ensure your property is maintained to the highest possible standard. It is a cost effective and efficient way of carrying out improvements and helps to reduce the amount of more expensive work that we may otherwise need to carry out.</w:t>
       </w:r>
       <w:r w:rsidR="005E5738" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>For a variety of reasons these works are usually undertaken on a scheme by scheme basis and are prioritised having taken into consideration the condition</w:t>
+        <w:t>For a variety of reasons</w:t>
+      </w:r>
+      <w:r w:rsidR="0088178A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> these works are usually undertaken on a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>scheme by scheme</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> basis and are prioritised having taken into consideration the condition</w:t>
       </w:r>
       <w:r w:rsidR="00493A24" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> of all </w:t>
       </w:r>
       <w:r w:rsidR="005F4616">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Aelwyd Housing</w:t>
       </w:r>
       <w:r w:rsidR="00493A24" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">’s properties, the budget available, and the views of </w:t>
       </w:r>
@@ -26043,51 +26813,69 @@
       <w:r w:rsidR="00BA02DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36F93A4A" w14:textId="77777777" w:rsidR="00CB1823" w:rsidRPr="003C6084" w:rsidRDefault="00FB13BC" w:rsidP="00CB1823">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cyclical maintenance addresses on-going maintenance requirements to ensure legal obligations are met, the property is protected from deterioration and the safety of residents is protected. </w:t>
+        <w:t xml:space="preserve">Cyclical maintenance addresses on-going maintenance requirements to ensure legal obligations are met, the property is protected from </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>deterioration</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the safety of residents is protected. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="123E0738" w14:textId="77777777" w:rsidR="00CB1823" w:rsidRPr="003C6084" w:rsidRDefault="00CB1823" w:rsidP="00CB1823">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70A7BD1E" w14:textId="77777777" w:rsidR="00CB1823" w:rsidRPr="003C6084" w:rsidRDefault="00FB13BC" w:rsidP="00CB1823">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
@@ -26140,51 +26928,50 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Regular testing of emergency equipment such as smoke detectors, fire alarms systems and emergency lighting.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="116250D2" w14:textId="693359F2" w:rsidR="00FB13BC" w:rsidRDefault="00FB13BC" w:rsidP="006D1E65">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">External and internal redecoration of communal areas at </w:t>
       </w:r>
       <w:r w:rsidR="005F4616">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Aelwyd Housing</w:t>
       </w:r>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>’s schemes such as corridors and fencing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03C34E6D" w14:textId="77777777" w:rsidR="001410AF" w:rsidRPr="003C6084" w:rsidRDefault="001410AF" w:rsidP="001410AF">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -26376,50 +27163,51 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>unal lighting and heating costs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DE950F2" w14:textId="77777777" w:rsidR="00FB13BC" w:rsidRPr="003C6084" w:rsidRDefault="00FB13BC" w:rsidP="006D1E65">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Communal laundry equipment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AD32E0E" w14:textId="77777777" w:rsidR="00FB13BC" w:rsidRPr="003C6084" w:rsidRDefault="00FB13BC" w:rsidP="006D1E65">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Passenger Lifts</w:t>
       </w:r>
@@ -26586,51 +27374,69 @@
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2331F884" w14:textId="005C394D" w:rsidR="00495140" w:rsidRPr="003C6084" w:rsidRDefault="00D74CD8" w:rsidP="00D74CD8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">You may make certain improvements, alterations and additions to your home provided that you first obtain the written consent of the Association. </w:t>
+        <w:t xml:space="preserve">You may make certain improvements, alterations and additions to your home </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>provided that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you first obtain the written consent of the Association. </w:t>
       </w:r>
       <w:r w:rsidR="005F4616">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Aelwyd Housing</w:t>
       </w:r>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> will </w:t>
       </w:r>
       <w:r w:rsidR="00542501" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>consider</w:t>
       </w:r>
@@ -26645,65 +27451,81 @@
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>any reasonable proposals</w:t>
       </w:r>
       <w:r w:rsidR="00542501">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> provided the work to be carried out is to an agreed standard and meets all legal requirements. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F17AC9B" w14:textId="77777777" w:rsidR="00094431" w:rsidRPr="003C6084" w:rsidRDefault="00495140" w:rsidP="00A402AB">
-[...13 lines deleted...]
-        <w:t>It is important to note that it might not be appropriate, for a variety of reasons, for the improvement to remain once you have ended your tenancy. Should this be the case you need to be aware that you may be asked to meet the cost of reverting the property to its original condition and making good any damage.</w:t>
+    <w:p w14:paraId="4F17AC9B" w14:textId="3C098D79" w:rsidR="00094431" w:rsidRPr="003C6084" w:rsidRDefault="00495140" w:rsidP="00A402AB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is important to note that it might not be appropriate, for a variety of reasons, for the improvement to remain once you have ended your </w:t>
+      </w:r>
+      <w:r w:rsidR="009D4D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>contract.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Should this be the case you need to be aware that you may be asked to meet the cost of reverting the property to its original condition and making good any damage.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38AC7F81" w14:textId="52454EFC" w:rsidR="002551F2" w:rsidRDefault="002551F2" w:rsidP="00A402AB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="4472C4" w:themeColor="accent5"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47F3ECCB" w14:textId="73CFFA04" w:rsidR="001B786D" w:rsidRDefault="001B786D" w:rsidP="00A402AB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="4472C4" w:themeColor="accent5"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CB7563B" w14:textId="7073C2C3" w:rsidR="001B786D" w:rsidRDefault="001B786D" w:rsidP="00A402AB">
@@ -26717,89 +27539,145 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2403AEEC" w14:textId="3C5A65C8" w:rsidR="001B786D" w:rsidRDefault="001B786D" w:rsidP="00A402AB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="4472C4" w:themeColor="accent5"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72FF7F85" w14:textId="4ECC17AA" w:rsidR="001B786D" w:rsidRDefault="001B786D" w:rsidP="00A402AB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="4472C4" w:themeColor="accent5"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06B4A276" w14:textId="77777777" w:rsidR="001B786D" w:rsidRDefault="001B786D" w:rsidP="00A402AB">
+    <w:p w14:paraId="23019CB0" w14:textId="77777777" w:rsidR="0088178A" w:rsidRDefault="0088178A" w:rsidP="00A402AB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="4472C4" w:themeColor="accent5"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="746EA522" w14:textId="77777777" w:rsidR="003D596F" w:rsidRDefault="003D596F" w:rsidP="00A402AB">
+    <w:p w14:paraId="5841F824" w14:textId="77777777" w:rsidR="0088178A" w:rsidRDefault="0088178A" w:rsidP="00A402AB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="4472C4" w:themeColor="accent5"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="2F18F956" w14:textId="77777777" w:rsidR="0088178A" w:rsidRDefault="0088178A" w:rsidP="00A402AB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="4472C4" w:themeColor="accent5"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="749DBBAE" w14:textId="77777777" w:rsidR="0088178A" w:rsidRDefault="0088178A" w:rsidP="00A402AB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="4472C4" w:themeColor="accent5"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C7D7476" w14:textId="77777777" w:rsidR="0088178A" w:rsidRDefault="0088178A" w:rsidP="00A402AB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="4472C4" w:themeColor="accent5"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06B4A276" w14:textId="77777777" w:rsidR="001B786D" w:rsidRDefault="001B786D" w:rsidP="00A402AB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="4472C4" w:themeColor="accent5"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="746EA522" w14:textId="77777777" w:rsidR="003D596F" w:rsidRDefault="003D596F" w:rsidP="00A402AB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="66956718" w14:textId="2E0AEE8F" w:rsidR="002C2FC7" w:rsidRPr="003C6084" w:rsidRDefault="0083264B" w:rsidP="00A402AB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>RESIDENT</w:t>
       </w:r>
       <w:r w:rsidR="007C0B69" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> PARTICIPATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CA0E7E7" w14:textId="77777777" w:rsidR="00237705" w:rsidRPr="003C6084" w:rsidRDefault="002C2FC7" w:rsidP="00A402AB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent5"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -26812,51 +27690,51 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F10326B" wp14:editId="2B6B382C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-104775</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>419100</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1825625" cy="991870"/>
             <wp:effectExtent l="19050" t="0" r="3175" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="33" name="Picture 6" descr="C:\Users\User\AppData\Local\Microsoft\Windows\Temporary Internet Files\Low\Content.IE5\8XH2187H\MC900439857[1].WMF"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6" descr="C:\Users\User\AppData\Local\Microsoft\Windows\Temporary Internet Files\Low\Content.IE5\8XH2187H\MC900439857[1].WMF"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29" cstate="print"/>
+                    <a:blip r:embed="rId33" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1825625" cy="991870"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
@@ -27504,50 +28382,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05FF4011" w14:textId="77777777" w:rsidR="009B175C" w:rsidRPr="00092849" w:rsidRDefault="009B175C" w:rsidP="009B175C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="120" w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00092849">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Responsible Person – Data Controller</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C497084" w14:textId="77777777" w:rsidR="009B175C" w:rsidRPr="003C6084" w:rsidRDefault="009B175C" w:rsidP="009B175C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>The person responsible for all matters concerning the privacy and processing of any personal data, also known as the data controller, can be contacted as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BD18414" w14:textId="35FE8090" w:rsidR="006B0B4E" w:rsidRPr="003C6084" w:rsidRDefault="005F4616" w:rsidP="006B0B4E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
@@ -27623,118 +28502,166 @@
     </w:p>
     <w:p w14:paraId="60F6FB82" w14:textId="0894E9A7" w:rsidR="0025733D" w:rsidRPr="003C6084" w:rsidRDefault="00A730CC" w:rsidP="009B175C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Or by email </w:t>
       </w:r>
       <w:r w:rsidR="009B175C" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidR="00170E1F" w:rsidRPr="00233B57">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>enquiries@aelwyd.co.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009B175C" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E1B905A" w14:textId="1BA6331C" w:rsidR="009B175C" w:rsidRPr="00092849" w:rsidRDefault="009B175C" w:rsidP="009B175C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="120" w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00092849">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Your Rights</w:t>
       </w:r>
       <w:r w:rsidR="00BA02DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="027DBCA4" w14:textId="77777777" w:rsidR="009B175C" w:rsidRPr="003C6084" w:rsidRDefault="009B175C" w:rsidP="009B175C">
-[...15 lines deleted...]
-      <w:hyperlink r:id="rId31" w:history="1">
+    <w:p w14:paraId="027DBCA4" w14:textId="37CFA11A" w:rsidR="009B175C" w:rsidRPr="003C6084" w:rsidRDefault="009B175C" w:rsidP="009B175C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Under the General Data Protection Regulation (GDPR), you have certain rights regarding your data. You have the right to ask us for a copy of any data we hold about you. You have a right to have any data that is incorrect, corrected. You have the right to object to the use of your data. You have the right to have your data provided to you to take elsewhere in a suitable format. You have the right to have your data deleted in certain circumstances. If you wish to exercise any of these rights, then please contact our data controller. You also have the right to lodge a complaint about the use of your data with the Information </w:t>
+      </w:r>
+      <w:r w:rsidR="0088178A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ommissioner. Details for the </w:t>
+      </w:r>
+      <w:r w:rsidR="0088178A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nformation </w:t>
+      </w:r>
+      <w:r w:rsidR="0088178A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ommissioner and making a complaint can be found on their website at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="003C6084">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0070C0"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.ico.org.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="683DF00B" w14:textId="77777777" w:rsidR="00BA02DE" w:rsidRDefault="00BA02DE" w:rsidP="009B175C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="120" w:after="60"/>
@@ -27777,51 +28704,71 @@
       </w:r>
       <w:r w:rsidRPr="00092849">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51EDAA1A" w14:textId="3D2D0799" w:rsidR="009B175C" w:rsidRDefault="009B175C" w:rsidP="009B175C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">We have collected the personal information that you have provided and will process this information because we have entered, or may enter, into a </w:t>
+        <w:t xml:space="preserve">We have collected the personal information that you have provided and will process this information because we have entered, or may enter, into </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F3BC9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Occupation Contract</w:t>
       </w:r>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> with you and, under the GDPR, have a lawful basis for doing so. Your information will be used by administrative and technical staff within the company to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25A38269" w14:textId="77777777" w:rsidR="00DA16CB" w:rsidRDefault="00DA16CB" w:rsidP="009B175C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -28006,53 +28953,53 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA16CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Prevent fraud</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D438474" w14:textId="77777777" w:rsidR="00DA16CB" w:rsidRPr="00DA16CB" w:rsidRDefault="00DA16CB" w:rsidP="00DA16CB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="00DA16CB" w:rsidRPr="00DA16CB" w:rsidSect="003C6084">
-          <w:headerReference w:type="default" r:id="rId32"/>
-[...1 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId34"/>
+          <w:headerReference w:type="default" r:id="rId36"/>
+          <w:footerReference w:type="default" r:id="rId37"/>
+          <w:footerReference w:type="first" r:id="rId38"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="540" w:right="1274" w:bottom="851" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgNumType w:start="5"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA16CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Help us to improve our service to you</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="123D2B7D" w14:textId="77777777" w:rsidR="00DA16CB" w:rsidRDefault="00DA16CB" w:rsidP="00DA16CB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
@@ -28093,51 +29040,51 @@
               <wp:posOffset>62230</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1571625" cy="1810385"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21365"/>
                 <wp:lineTo x="21469" y="21365"/>
                 <wp:lineTo x="21469" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="16" name="Picture 16" descr="Background pattern&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="16" name="Picture 16" descr="Background pattern&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId35" cstate="print">
+                    <a:blip r:embed="rId39" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="6149" t="11998" r="53468" b="18013"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1571625" cy="1810385"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
@@ -28513,51 +29460,51 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">We aim to learn from our mistakes and use the information </w:t>
       </w:r>
       <w:r w:rsidR="003C3178" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t>we gain to improve our services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BB55318" w14:textId="1B3CF817" w:rsidR="00AF1DDC" w:rsidRPr="003C6084" w:rsidRDefault="00B071B6" w:rsidP="00AF1DDC">
+    <w:p w14:paraId="4BB55318" w14:textId="5CC0654A" w:rsidR="00AF1DDC" w:rsidRPr="003C6084" w:rsidRDefault="00B071B6" w:rsidP="00AF1DDC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
@@ -28588,75 +29535,91 @@
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t>service,</w:t>
       </w:r>
       <w:r w:rsidR="003C3178" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> please let us know so that we can try to put things right. </w:t>
       </w:r>
       <w:r w:rsidR="003C3178" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Complaint/feedback forms can be obtained from within the communal areas of our schemes as well as via our website. </w:t>
+        <w:t xml:space="preserve">Complaint/feedback forms can be obtained via our website. </w:t>
       </w:r>
       <w:r w:rsidR="00BA02DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA02DE" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Alternatively,</w:t>
       </w:r>
       <w:r w:rsidR="003C3178" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> we will provide a form on request).</w:t>
+        <w:t xml:space="preserve"> we will provide a </w:t>
+      </w:r>
+      <w:r w:rsidR="0088178A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">printed </w:t>
+      </w:r>
+      <w:r w:rsidR="003C3178" w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>form on request.</w:t>
       </w:r>
       <w:r w:rsidR="003C3178" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A full outline of our complaints process can be found on our </w:t>
       </w:r>
       <w:r w:rsidR="00BA02DE" w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
@@ -29848,51 +30811,73 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>0800 702 2020</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="369B584E" w14:textId="77777777" w:rsidR="00CD7C2A" w:rsidRPr="003C6084" w:rsidRDefault="00CD7C2A" w:rsidP="00CD7C2A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">National Debtline: </w:t>
+        <w:t xml:space="preserve">National </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Debtline</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>0808 808 4000</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="009774FE" w14:textId="49430417" w:rsidR="00CD7C2A" w:rsidRPr="003C6084" w:rsidRDefault="00CD7C2A" w:rsidP="00CD7C2A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
@@ -29904,59 +30889,71 @@
         </w:rPr>
         <w:t xml:space="preserve">Shelter Cymru:  </w:t>
       </w:r>
       <w:r w:rsidR="001B372B" w:rsidRPr="001B372B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>08000 495 495</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D6FE0C8" w14:textId="39A813C2" w:rsidR="00DA16CB" w:rsidRDefault="00CD7C2A" w:rsidP="00DA16CB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C6084">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Stepchange (Debt Charity): </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Stepchange</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C6084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Debt Charity): </w:t>
       </w:r>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>0800 138 1111</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="000AC4C9" w14:textId="731FC5C5" w:rsidR="001B372B" w:rsidRDefault="001B372B" w:rsidP="00DA16CB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B372B">
         <w:rPr>
@@ -30367,51 +31364,51 @@
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F6F8C3C" w14:textId="77777777" w:rsidR="00E477BA" w:rsidRDefault="00E477BA" w:rsidP="006D1E65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:sectPr w:rsidR="00E477BA" w:rsidSect="008652C9">
-          <w:footerReference w:type="first" r:id="rId36"/>
+          <w:footerReference w:type="first" r:id="rId40"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="284" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:pgNumType w:start="34"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04629A16" w14:textId="77777777" w:rsidR="0071569F" w:rsidRPr="003C6084" w:rsidRDefault="0071569F" w:rsidP="006D1E65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -30921,51 +31918,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CA25DF9" w14:textId="5AB5DEF5" w:rsidR="00741634" w:rsidRPr="003C6084" w:rsidRDefault="00741634" w:rsidP="007E456B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">NHS Direct (Wales): </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidR="00F80F5E">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>111</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5BFBFF82" w14:textId="77777777" w:rsidR="007E456B" w:rsidRPr="003C6084" w:rsidRDefault="007E456B" w:rsidP="007E456B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D860733" w14:textId="77777777" w:rsidR="00ED5A1D" w:rsidRPr="003C6084" w:rsidRDefault="00ED5A1D" w:rsidP="007E456B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -31781,51 +32778,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6084">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A60CAA7" wp14:editId="2E4B2B81">
             <wp:extent cx="1276350" cy="1116016"/>
             <wp:effectExtent l="0" t="0" r="0" b="8255"/>
             <wp:docPr id="14" name="Picture 14" descr="\\AELWYD-DC01\Aelwyd Company Share\Scheme Photographs\Aelwyd Logo\Aelwyd Logo Trello.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="\\AELWYD-DC01\Aelwyd Company Share\Scheme Photographs\Aelwyd Logo\Aelwyd Logo Trello.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38" cstate="print">
+                    <a:blip r:embed="rId42" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1309395" cy="1144910"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -31984,61 +32981,61 @@
         <w:t>Cardiff, CF15 8LW</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C66A8E" w:rsidRPr="003C6084" w:rsidSect="00E477BA">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="284" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:pgNumType w:start="34"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6199C314" w14:textId="77777777" w:rsidR="009C2F1F" w:rsidRDefault="009C2F1F" w:rsidP="00597902">
+    <w:p w14:paraId="241B19FF" w14:textId="77777777" w:rsidR="003D7D6D" w:rsidRDefault="003D7D6D" w:rsidP="00597902">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6ED677AD" w14:textId="77777777" w:rsidR="009C2F1F" w:rsidRDefault="009C2F1F" w:rsidP="00597902">
+    <w:p w14:paraId="0DEDC2DD" w14:textId="77777777" w:rsidR="003D7D6D" w:rsidRDefault="003D7D6D" w:rsidP="00597902">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -32050,86 +33047,86 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MyriadPro-Regular">
     <w:altName w:val="Malgun Gothic"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000687" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Calligraphy">
     <w:panose1 w:val="03010101010101010101"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="654BC4B5" w14:textId="77777777" w:rsidR="009C2F1F" w:rsidRPr="001B1936" w:rsidRDefault="009C2F1F" w:rsidP="001B1936">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
@@ -32260,61 +33257,61 @@
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="730B7316" w14:textId="23FC6953" w:rsidR="009C2F1F" w:rsidRDefault="008652C9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:t>34</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="194B03D6" w14:textId="77777777" w:rsidR="009C2F1F" w:rsidRDefault="009C2F1F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14D0CE9B" w14:textId="77777777" w:rsidR="009C2F1F" w:rsidRDefault="009C2F1F" w:rsidP="00597902">
+    <w:p w14:paraId="1D46DBE1" w14:textId="77777777" w:rsidR="003D7D6D" w:rsidRDefault="003D7D6D" w:rsidP="00597902">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E3CE9E3" w14:textId="77777777" w:rsidR="009C2F1F" w:rsidRDefault="009C2F1F" w:rsidP="00597902">
+    <w:p w14:paraId="13DF36B8" w14:textId="77777777" w:rsidR="003D7D6D" w:rsidRDefault="003D7D6D" w:rsidP="00597902">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="678B1ACB" w14:textId="77777777" w:rsidR="009C2F1F" w:rsidRDefault="009C2F1F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="037249E7"/>
@@ -36754,54 +37751,55 @@
   <w:num w:numId="35" w16cid:durableId="2095742241">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="2095934405">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="940451628">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1943293226">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1702168746">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="482897054">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="30"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="65537"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00634622"/>
     <w:rsid w:val="0000194B"/>
     <w:rsid w:val="00004EA5"/>
     <w:rsid w:val="000067B7"/>
     <w:rsid w:val="00017F2A"/>
     <w:rsid w:val="00032278"/>
     <w:rsid w:val="000337D0"/>
@@ -36838,68 +37836,70 @@
     <w:rsid w:val="000B2DBC"/>
     <w:rsid w:val="000B3203"/>
     <w:rsid w:val="000B6839"/>
     <w:rsid w:val="000C2C57"/>
     <w:rsid w:val="000C3DDD"/>
     <w:rsid w:val="000C48DD"/>
     <w:rsid w:val="000C50B5"/>
     <w:rsid w:val="000C7734"/>
     <w:rsid w:val="000D3ACF"/>
     <w:rsid w:val="000D4A41"/>
     <w:rsid w:val="000D4ACE"/>
     <w:rsid w:val="000E1CC2"/>
     <w:rsid w:val="000E2B18"/>
     <w:rsid w:val="000E7623"/>
     <w:rsid w:val="000E7D6C"/>
     <w:rsid w:val="000F1AD2"/>
     <w:rsid w:val="000F7848"/>
     <w:rsid w:val="00103E58"/>
     <w:rsid w:val="00106C46"/>
     <w:rsid w:val="0011047E"/>
     <w:rsid w:val="001106DD"/>
     <w:rsid w:val="00113B84"/>
     <w:rsid w:val="0011471E"/>
     <w:rsid w:val="0013027E"/>
     <w:rsid w:val="00130EB4"/>
+    <w:rsid w:val="00133709"/>
     <w:rsid w:val="0013474B"/>
     <w:rsid w:val="00134955"/>
     <w:rsid w:val="001410AF"/>
     <w:rsid w:val="00141A9E"/>
     <w:rsid w:val="00152E2D"/>
     <w:rsid w:val="00156D71"/>
     <w:rsid w:val="0016127F"/>
     <w:rsid w:val="00161EE8"/>
     <w:rsid w:val="0016539E"/>
     <w:rsid w:val="0017083D"/>
     <w:rsid w:val="00170E1F"/>
     <w:rsid w:val="0017273E"/>
     <w:rsid w:val="00182A10"/>
     <w:rsid w:val="0019280E"/>
     <w:rsid w:val="00192C78"/>
     <w:rsid w:val="00197F11"/>
     <w:rsid w:val="001A1893"/>
     <w:rsid w:val="001A2D11"/>
+    <w:rsid w:val="001A3C07"/>
     <w:rsid w:val="001A6295"/>
     <w:rsid w:val="001B14B1"/>
     <w:rsid w:val="001B1936"/>
     <w:rsid w:val="001B372B"/>
     <w:rsid w:val="001B5C25"/>
     <w:rsid w:val="001B786D"/>
     <w:rsid w:val="001C1C73"/>
     <w:rsid w:val="001C2934"/>
     <w:rsid w:val="001C6310"/>
     <w:rsid w:val="001C6566"/>
     <w:rsid w:val="001D0CE4"/>
     <w:rsid w:val="001D2E07"/>
     <w:rsid w:val="001D2EB6"/>
     <w:rsid w:val="001D48DC"/>
     <w:rsid w:val="001D6688"/>
     <w:rsid w:val="001D6CF4"/>
     <w:rsid w:val="001D7F01"/>
     <w:rsid w:val="001E2D41"/>
     <w:rsid w:val="001E5603"/>
     <w:rsid w:val="001E69B2"/>
     <w:rsid w:val="001E72EA"/>
     <w:rsid w:val="001E790F"/>
     <w:rsid w:val="001F3BC9"/>
     <w:rsid w:val="001F43CB"/>
     <w:rsid w:val="001F43E9"/>
@@ -36993,50 +37993,51 @@
     <w:rsid w:val="003861A2"/>
     <w:rsid w:val="003945B9"/>
     <w:rsid w:val="00394752"/>
     <w:rsid w:val="00395982"/>
     <w:rsid w:val="00396CCC"/>
     <w:rsid w:val="003A1FE8"/>
     <w:rsid w:val="003A2177"/>
     <w:rsid w:val="003A5F0E"/>
     <w:rsid w:val="003A6E84"/>
     <w:rsid w:val="003B0306"/>
     <w:rsid w:val="003B3AD9"/>
     <w:rsid w:val="003B470E"/>
     <w:rsid w:val="003B6068"/>
     <w:rsid w:val="003B6F9F"/>
     <w:rsid w:val="003B7DB4"/>
     <w:rsid w:val="003C0BCC"/>
     <w:rsid w:val="003C0CFC"/>
     <w:rsid w:val="003C23BA"/>
     <w:rsid w:val="003C3178"/>
     <w:rsid w:val="003C39D8"/>
     <w:rsid w:val="003C5469"/>
     <w:rsid w:val="003C6084"/>
     <w:rsid w:val="003D596F"/>
     <w:rsid w:val="003D5C2D"/>
     <w:rsid w:val="003D7B03"/>
+    <w:rsid w:val="003D7D6D"/>
     <w:rsid w:val="003E1CFC"/>
     <w:rsid w:val="003E346E"/>
     <w:rsid w:val="003E3EC5"/>
     <w:rsid w:val="003E4296"/>
     <w:rsid w:val="003F122F"/>
     <w:rsid w:val="003F27D5"/>
     <w:rsid w:val="003F7E70"/>
     <w:rsid w:val="00401B6B"/>
     <w:rsid w:val="00401F9D"/>
     <w:rsid w:val="00404A06"/>
     <w:rsid w:val="00406A2A"/>
     <w:rsid w:val="00415BB3"/>
     <w:rsid w:val="00416757"/>
     <w:rsid w:val="0042178D"/>
     <w:rsid w:val="004226B1"/>
     <w:rsid w:val="00422BF4"/>
     <w:rsid w:val="0043206C"/>
     <w:rsid w:val="00432452"/>
     <w:rsid w:val="00435ADE"/>
     <w:rsid w:val="0044139A"/>
     <w:rsid w:val="00443414"/>
     <w:rsid w:val="00450D59"/>
     <w:rsid w:val="00450E70"/>
     <w:rsid w:val="00452A13"/>
     <w:rsid w:val="00455712"/>
@@ -37109,50 +38110,51 @@
     <w:rsid w:val="005B117A"/>
     <w:rsid w:val="005B6091"/>
     <w:rsid w:val="005B69F1"/>
     <w:rsid w:val="005B7EA0"/>
     <w:rsid w:val="005C4728"/>
     <w:rsid w:val="005C628B"/>
     <w:rsid w:val="005C6BCC"/>
     <w:rsid w:val="005D3D63"/>
     <w:rsid w:val="005D64C4"/>
     <w:rsid w:val="005D6BA7"/>
     <w:rsid w:val="005E3F0C"/>
     <w:rsid w:val="005E5738"/>
     <w:rsid w:val="005E6B55"/>
     <w:rsid w:val="005F4616"/>
     <w:rsid w:val="00602180"/>
     <w:rsid w:val="0061161F"/>
     <w:rsid w:val="00612896"/>
     <w:rsid w:val="00613EDD"/>
     <w:rsid w:val="00620A1B"/>
     <w:rsid w:val="0062240D"/>
     <w:rsid w:val="0062448C"/>
     <w:rsid w:val="00624D92"/>
     <w:rsid w:val="00624F0D"/>
     <w:rsid w:val="006315BB"/>
     <w:rsid w:val="00631AE3"/>
+    <w:rsid w:val="006322EC"/>
     <w:rsid w:val="0063348E"/>
     <w:rsid w:val="00634622"/>
     <w:rsid w:val="00641081"/>
     <w:rsid w:val="00642122"/>
     <w:rsid w:val="00643726"/>
     <w:rsid w:val="00643763"/>
     <w:rsid w:val="006469D3"/>
     <w:rsid w:val="00647B31"/>
     <w:rsid w:val="006521F2"/>
     <w:rsid w:val="0066446F"/>
     <w:rsid w:val="00667106"/>
     <w:rsid w:val="006706FB"/>
     <w:rsid w:val="0067078D"/>
     <w:rsid w:val="00671796"/>
     <w:rsid w:val="00672AB9"/>
     <w:rsid w:val="00674EE9"/>
     <w:rsid w:val="00677B21"/>
     <w:rsid w:val="0068677B"/>
     <w:rsid w:val="00687D5A"/>
     <w:rsid w:val="00695CB6"/>
     <w:rsid w:val="0069673C"/>
     <w:rsid w:val="006971A0"/>
     <w:rsid w:val="006A08CE"/>
     <w:rsid w:val="006A3C54"/>
     <w:rsid w:val="006B0B4E"/>
@@ -37170,50 +38172,51 @@
     <w:rsid w:val="006D1E65"/>
     <w:rsid w:val="006D30A9"/>
     <w:rsid w:val="006E2581"/>
     <w:rsid w:val="006E422F"/>
     <w:rsid w:val="006E7501"/>
     <w:rsid w:val="006F1215"/>
     <w:rsid w:val="006F4DC5"/>
     <w:rsid w:val="006F6F62"/>
     <w:rsid w:val="00701B6A"/>
     <w:rsid w:val="007054BD"/>
     <w:rsid w:val="0070793F"/>
     <w:rsid w:val="007115B2"/>
     <w:rsid w:val="0071569F"/>
     <w:rsid w:val="00715D88"/>
     <w:rsid w:val="00716A4D"/>
     <w:rsid w:val="007208B3"/>
     <w:rsid w:val="007215E6"/>
     <w:rsid w:val="00731292"/>
     <w:rsid w:val="00734D42"/>
     <w:rsid w:val="00737D3C"/>
     <w:rsid w:val="00741634"/>
     <w:rsid w:val="007438E8"/>
     <w:rsid w:val="007442BF"/>
     <w:rsid w:val="00744AED"/>
     <w:rsid w:val="00754CB5"/>
+    <w:rsid w:val="007564F4"/>
     <w:rsid w:val="0076569A"/>
     <w:rsid w:val="00767077"/>
     <w:rsid w:val="007675FA"/>
     <w:rsid w:val="00767613"/>
     <w:rsid w:val="00767F8A"/>
     <w:rsid w:val="007709D9"/>
     <w:rsid w:val="00770DB4"/>
     <w:rsid w:val="00774B8E"/>
     <w:rsid w:val="00780FD9"/>
     <w:rsid w:val="00782C4F"/>
     <w:rsid w:val="007835F9"/>
     <w:rsid w:val="00783AF8"/>
     <w:rsid w:val="007917D2"/>
     <w:rsid w:val="00793113"/>
     <w:rsid w:val="007950C1"/>
     <w:rsid w:val="00795636"/>
     <w:rsid w:val="00795BB5"/>
     <w:rsid w:val="00795C42"/>
     <w:rsid w:val="007A2132"/>
     <w:rsid w:val="007A5C60"/>
     <w:rsid w:val="007B63F5"/>
     <w:rsid w:val="007C0B69"/>
     <w:rsid w:val="007C1384"/>
     <w:rsid w:val="007C2411"/>
     <w:rsid w:val="007C33FB"/>
@@ -37224,66 +38227,69 @@
     <w:rsid w:val="007E0CA1"/>
     <w:rsid w:val="007E0E4A"/>
     <w:rsid w:val="007E1F96"/>
     <w:rsid w:val="007E313E"/>
     <w:rsid w:val="007E456B"/>
     <w:rsid w:val="007E5816"/>
     <w:rsid w:val="007F0A45"/>
     <w:rsid w:val="007F3EB2"/>
     <w:rsid w:val="007F4052"/>
     <w:rsid w:val="008017AB"/>
     <w:rsid w:val="0080412A"/>
     <w:rsid w:val="00805283"/>
     <w:rsid w:val="0080625F"/>
     <w:rsid w:val="008163A1"/>
     <w:rsid w:val="00821B39"/>
     <w:rsid w:val="00823990"/>
     <w:rsid w:val="00824EF8"/>
     <w:rsid w:val="00826ED8"/>
     <w:rsid w:val="008276D9"/>
     <w:rsid w:val="00830E67"/>
     <w:rsid w:val="0083264B"/>
     <w:rsid w:val="0083356F"/>
     <w:rsid w:val="00834161"/>
     <w:rsid w:val="00834572"/>
     <w:rsid w:val="008414B7"/>
+    <w:rsid w:val="00842698"/>
+    <w:rsid w:val="00844DA6"/>
     <w:rsid w:val="00846918"/>
     <w:rsid w:val="008472AE"/>
     <w:rsid w:val="0084785C"/>
     <w:rsid w:val="00850C78"/>
     <w:rsid w:val="00850C83"/>
     <w:rsid w:val="00856874"/>
     <w:rsid w:val="00856958"/>
     <w:rsid w:val="00862CAD"/>
     <w:rsid w:val="008652C9"/>
     <w:rsid w:val="00866F9D"/>
     <w:rsid w:val="00870FC3"/>
     <w:rsid w:val="00872B92"/>
     <w:rsid w:val="008755EA"/>
     <w:rsid w:val="00876485"/>
     <w:rsid w:val="00877621"/>
     <w:rsid w:val="00880A95"/>
+    <w:rsid w:val="0088178A"/>
     <w:rsid w:val="008913F4"/>
     <w:rsid w:val="00891F4D"/>
     <w:rsid w:val="008A7289"/>
     <w:rsid w:val="008B05E8"/>
     <w:rsid w:val="008B0F79"/>
     <w:rsid w:val="008B3672"/>
     <w:rsid w:val="008B70B5"/>
     <w:rsid w:val="008B76DD"/>
     <w:rsid w:val="008C2260"/>
     <w:rsid w:val="008C2877"/>
     <w:rsid w:val="008C39B5"/>
     <w:rsid w:val="008C3C95"/>
     <w:rsid w:val="008C44A2"/>
     <w:rsid w:val="008C5E60"/>
     <w:rsid w:val="008C65AC"/>
     <w:rsid w:val="008C7E57"/>
     <w:rsid w:val="008D50F4"/>
     <w:rsid w:val="008E3CBA"/>
     <w:rsid w:val="008E66C3"/>
     <w:rsid w:val="008F266C"/>
     <w:rsid w:val="008F2688"/>
     <w:rsid w:val="008F7A72"/>
     <w:rsid w:val="00903D3C"/>
     <w:rsid w:val="0090766E"/>
     <w:rsid w:val="00911D41"/>
@@ -37299,50 +38305,51 @@
     <w:rsid w:val="009344F3"/>
     <w:rsid w:val="009512E7"/>
     <w:rsid w:val="00953451"/>
     <w:rsid w:val="00953BF9"/>
     <w:rsid w:val="00955ED1"/>
     <w:rsid w:val="00957841"/>
     <w:rsid w:val="009578EE"/>
     <w:rsid w:val="00967936"/>
     <w:rsid w:val="00967CE8"/>
     <w:rsid w:val="00974AD7"/>
     <w:rsid w:val="009772AC"/>
     <w:rsid w:val="009855D5"/>
     <w:rsid w:val="00987E83"/>
     <w:rsid w:val="009A2B48"/>
     <w:rsid w:val="009A5169"/>
     <w:rsid w:val="009B06AC"/>
     <w:rsid w:val="009B175C"/>
     <w:rsid w:val="009B57EA"/>
     <w:rsid w:val="009B5C2A"/>
     <w:rsid w:val="009B6310"/>
     <w:rsid w:val="009C27D8"/>
     <w:rsid w:val="009C2F1F"/>
     <w:rsid w:val="009C566A"/>
     <w:rsid w:val="009D0D98"/>
     <w:rsid w:val="009D1810"/>
+    <w:rsid w:val="009D4D56"/>
     <w:rsid w:val="009E06F1"/>
     <w:rsid w:val="009E2BBB"/>
     <w:rsid w:val="009E6215"/>
     <w:rsid w:val="009E6476"/>
     <w:rsid w:val="009F1167"/>
     <w:rsid w:val="009F2D23"/>
     <w:rsid w:val="009F31BC"/>
     <w:rsid w:val="009F426A"/>
     <w:rsid w:val="009F6DAB"/>
     <w:rsid w:val="00A00900"/>
     <w:rsid w:val="00A03FE5"/>
     <w:rsid w:val="00A06120"/>
     <w:rsid w:val="00A06667"/>
     <w:rsid w:val="00A068B6"/>
     <w:rsid w:val="00A07BE9"/>
     <w:rsid w:val="00A12139"/>
     <w:rsid w:val="00A1354B"/>
     <w:rsid w:val="00A21446"/>
     <w:rsid w:val="00A23081"/>
     <w:rsid w:val="00A257BA"/>
     <w:rsid w:val="00A338D9"/>
     <w:rsid w:val="00A341E3"/>
     <w:rsid w:val="00A34D66"/>
     <w:rsid w:val="00A372D1"/>
     <w:rsid w:val="00A402AB"/>
@@ -37614,83 +38621,84 @@
     <w:rsid w:val="00F40324"/>
     <w:rsid w:val="00F4051C"/>
     <w:rsid w:val="00F46D85"/>
     <w:rsid w:val="00F507F5"/>
     <w:rsid w:val="00F578F6"/>
     <w:rsid w:val="00F57F10"/>
     <w:rsid w:val="00F61711"/>
     <w:rsid w:val="00F61B8B"/>
     <w:rsid w:val="00F62F75"/>
     <w:rsid w:val="00F63A14"/>
     <w:rsid w:val="00F7224A"/>
     <w:rsid w:val="00F73521"/>
     <w:rsid w:val="00F7643C"/>
     <w:rsid w:val="00F803E6"/>
     <w:rsid w:val="00F80F5E"/>
     <w:rsid w:val="00F81205"/>
     <w:rsid w:val="00F83E48"/>
     <w:rsid w:val="00F90C19"/>
     <w:rsid w:val="00F90CDA"/>
     <w:rsid w:val="00F91770"/>
     <w:rsid w:val="00F94E0E"/>
     <w:rsid w:val="00FA3BD3"/>
     <w:rsid w:val="00FA7DFE"/>
     <w:rsid w:val="00FB0F6F"/>
     <w:rsid w:val="00FB13BC"/>
+    <w:rsid w:val="00FB248E"/>
     <w:rsid w:val="00FB5DE4"/>
     <w:rsid w:val="00FC0DF1"/>
     <w:rsid w:val="00FC1F04"/>
     <w:rsid w:val="00FD7B53"/>
     <w:rsid w:val="00FE17B1"/>
     <w:rsid w:val="00FE2B23"/>
     <w:rsid w:val="00FE43FB"/>
     <w:rsid w:val="00FE6169"/>
     <w:rsid w:val="00FF52BB"/>
     <w:rsid w:val="00FF5B05"/>
     <w:rsid w:val="00FF6084"/>
     <w:rsid w:val="00FF6086"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="65537"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="419A7885"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{6BCEBC5E-1F76-495F-ABF1-9B60792187A9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
@@ -38681,51 +39689,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1983267689">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nhsdirect.wales.nhs.uk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.homeswapper.co.uk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@aelwyd.co.uk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@aelwyd.co.uk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.co.uk/url?sa=i&amp;rct=j&amp;q=&amp;esrc=s&amp;source=images&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwjO3u7MhczcAhVJyRoKHT12CegQjRx6BAgBEAU&amp;url=http://tuxedoparkcommunity.ca/tuxedo-park-seeking-hall-manager/&amp;psig=AOvVaw1lzidft53bjv7v4OoDJNHF&amp;ust=1533219354341079" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nhsdirect.wales.nhs.uk/contactus/feelingunwell/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@aelwyd.co.uk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://WWW.ICO.ORG.UK" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.co.uk/url?sa=i&amp;rct=j&amp;q=&amp;esrc=s&amp;source=images&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwjGivvzkczcAhUHzYUKHUueDmMQjRx6BAgBEAU&amp;url=http://www.northwardshousing.co.uk/about-us/news/articles/changes-to-rent-payments/&amp;psig=AOvVaw0VICxONfFapemrslZquFEA&amp;ust=1533222640975953" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@aelwyd.co.uk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nhsdirect.wales.nhs.uk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.co.uk/url?sa=i&amp;rct=j&amp;q=&amp;esrc=s&amp;source=images&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwjO3u7MhczcAhVJyRoKHT12CegQjRx6BAgBEAU&amp;url=http://tuxedoparkcommunity.ca/tuxedo-park-seeking-hall-manager/&amp;psig=AOvVaw1lzidft53bjv7v4OoDJNHF&amp;ust=1533219354341079" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.co.uk/url?sa=i&amp;rct=j&amp;q=&amp;esrc=s&amp;source=images&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwjGivvzkczcAhUHzYUKHUueDmMQjRx6BAgBEAU&amp;url=http://www.northwardshousing.co.uk/about-us/news/articles/changes-to-rent-payments/&amp;psig=AOvVaw0VICxONfFapemrslZquFEA&amp;ust=1533222640975953" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@aelwyd.co.uk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image70.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.wmf"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@aelwyd.co.uk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@aelwyd.co.uk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image80.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nhsdirect.wales.nhs.uk/contactus/feelingunwell/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.co.uk/url?sa=i&amp;rct=j&amp;q=&amp;esrc=s&amp;source=images&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwjGivvzkczcAhUHzYUKHUueDmMQjRx6BAgBEAU&amp;url=http://www.northwardshousing.co.uk/about-us/news/articles/changes-to-rent-payments/&amp;psig=AOvVaw0VICxONfFapemrslZquFEA&amp;ust=1533222640975953" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@aelwyd.co.uk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.co.uk/url?sa=i&amp;rct=j&amp;q=&amp;esrc=s&amp;source=images&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwjO3u7MhczcAhVJyRoKHT12CegQjRx6BAgBEAU&amp;url=http://tuxedoparkcommunity.ca/tuxedo-park-seeking-hall-manager/&amp;psig=AOvVaw1lzidft53bjv7v4OoDJNHF&amp;ust=1533219354341079" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.homeswapper.co.uk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://WWW.ICO.ORG.UK" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -38962,52 +39970,52 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009B92492B91971A4D8F67D4C602A2DA94" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="56e4f8b120190077b93753bd8e691fcf">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b0a2c610-40bc-42cb-9245-b54e24bb201f" xmlns:ns3="a47f5d92-a49e-49be-aae9-4a301718f43e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="61a840d31a27bfdd92de5879a2b018c1" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009B92492B91971A4D8F67D4C602A2DA94" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0906d3c6cc9fefe14f397fc33cc397d7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b0a2c610-40bc-42cb-9245-b54e24bb201f" xmlns:ns3="a47f5d92-a49e-49be-aae9-4a301718f43e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="06a3e0a6cf47dedf37ef2fe526bb783a" ns2:_="" ns3:_="">
     <xsd:import namespace="b0a2c610-40bc-42cb-9245-b54e24bb201f"/>
     <xsd:import namespace="a47f5d92-a49e-49be-aae9-4a301718f43e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -39221,125 +40229,125 @@
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="b0a2c610-40bc-42cb-9245-b54e24bb201f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="a47f5d92-a49e-49be-aae9-4a301718f43e" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05CB32F0-B291-44E6-A70A-A75344E56108}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE5C2E16-941E-4174-A925-FE9D8629BACB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b0a2c610-40bc-42cb-9245-b54e24bb201f"/>
     <ds:schemaRef ds:uri="a47f5d92-a49e-49be-aae9-4a301718f43e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40E25D0E-4E38-454A-891B-A7340B11820B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3ED52DE4-9E00-4AFB-8DEE-0167E4E7E1D0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="b0a2c610-40bc-42cb-9245-b54e24bb201f"/>
     <ds:schemaRef ds:uri="a47f5d92-a49e-49be-aae9-4a301718f43e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A60714F-F6F1-47BF-A7AD-3EB42FDDF5E1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>35</Pages>
-  <Words>8256</Words>
-  <Characters>42324</Characters>
+  <Words>7391</Words>
+  <Characters>42132</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1410</Lines>
-  <Paragraphs>521</Paragraphs>
+  <Lines>351</Lines>
+  <Paragraphs>98</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Aelwyd Housing Association</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>50059</CharactersWithSpaces>
+  <CharactersWithSpaces>49425</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tina Lane</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009B92492B91971A4D8F67D4C602A2DA94</vt:lpwstr>